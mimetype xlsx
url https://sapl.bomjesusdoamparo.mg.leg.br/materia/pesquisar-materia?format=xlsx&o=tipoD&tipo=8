--- v0 (2026-02-21)
+++ v1 (2026-04-08)
@@ -10,6609 +10,6708 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5664" uniqueCount="2180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5752" uniqueCount="2213">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>885</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Joaquim Aparecido dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/885/indicacao_16_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal a necessidade de realizar de extensão de rede elétrica na comunidade do Fernando Soares, na Rua São Pedro.</t>
+  </si>
+  <si>
+    <t>887</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Marcel Peixoto de Melo</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/887/indicacao_15_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal que seja realizada a limpeza geral, com uma nova pintura no espaço do Alto do Cruzeiro, bem como a substituição dos refletores que se encontram queimados.</t>
+  </si>
+  <si>
+    <t>884</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/884/indicacao_14_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal que determine ao setor competente da Prefeitura a perfuração de um poço artesiano na comunidade de Caiana, com o objetivo de garantir o abastecimento de água para as famílias residentes na localidade.</t>
+  </si>
+  <si>
+    <t>883</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Magno Augusto Motta Macieira Drumond</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/883/indicacao_13_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Presidente da Câmara Municipal que seja providenciada a disponibilização, no site oficial da Câmara Municipal, dos Projetos de Lei que tenham sido objeto de leitura em Plenário, possibilitando sua ampla consulta pela população.</t>
+  </si>
+  <si>
+    <t>882</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/882/indicacao_12_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal, que sejam providenciados, por intermédio da Secretaria Municipal de Obras, Infraestrutura e Urbanismo, serviços de limpeza, capina e retirada de entulhos no trecho final da Rua Cel. João da Mota Ribeiro.</t>
+  </si>
+  <si>
+    <t>872</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Rogério dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/872/indicacao_11_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal a necessidade de realizar a pintura de uma faixa de pedestres em frente à Creche Cantinho do Céu, bem como a troca dos armários, os quais já se encontram em estado precário de conservação.</t>
+  </si>
+  <si>
+    <t>871</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Adenir Silva Dias</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/871/indicacao_10_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal a necessidade de atenção especial à Igreja Matriz do Senhor Bom Jesus do Amparo, com a adoção das seguintes providências: Realização da retirada das abelhas que voltaram a se instalar no local anterior; Correção dos vazamentos existentes na parte superior da torre da igreja.</t>
+  </si>
+  <si>
+    <t>870</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/870/indicacao_09_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal que seja realizada manutenção na rede de esgoto da Comunidade do Campolar, mais precisamente na Rua Luiz Evangelista de Souza.</t>
+  </si>
+  <si>
+    <t>869</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/869/indicacao_08_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Chefe do Poder Executivo Municipal para adoção das providências administrativas necessárias à criação e implementação de um Centro de Convivência e Cultura em Saúde Mental (CCC) no âmbito do Município de Bom Jesus do Amparo/MG.</t>
+  </si>
+  <si>
+    <t>868</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/868/indicacao_07_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal a necessidade de realizar a limpeza geral da quadra localizada na Comunidade do Fernando Soares, bem como a manutenção periódica do referido espaço.</t>
+  </si>
+  <si>
+    <t>867</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/867/indicacao_06_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal que seja encaminhado ao setor competente a necessidade de realizar a manutenção nas traves da quadra esportiva da Comunidade Quilombola de Felipe, bem como que seja providenciada a aquisição de novas traves para o referido espaço.</t>
+  </si>
+  <si>
     <t>863</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>5</t>
   </si>
   <si>
-    <t>IND</t>
-[...11 lines deleted...]
-    <t>INDICAR ao Senhor Prefeito Municipal que seja dada uma atenção especial ao Ginásio Poliesportivo Lilite Motta que ainda se encontra abandonado sem qualquer tipo de reforma.</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/863/indicacao_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal que seja dada uma atenção especial ao Ginásio Poliesportivo Lilite Motta que ainda se encontra abandonado sem qualquer tipo de reforma.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/862/indicacao_04_2026.pdf</t>
-[...2 lines deleted...]
-    <t>INDICAR ao Senhor Prefeito Municipal que seja instalada uma placa com os seguintes dizeres, proibido jogar lixo e entulho neste local. No limite_x000D_
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/862/indicacao_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal que seja instalada uma placa com os seguintes dizeres, proibido jogar lixo e entulho neste local. No limite_x000D_
 dos municípios de Bom Jesus do Amparo e São Gonçalo do Rio Abaixo.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/861/indicacao_03_2026.pdf</t>
-[...2 lines deleted...]
-    <t>INDICAR ao Senhor Prefeito Municipal que a nova ambulância, fruto da parceria entre Prefeitura e Câmara, seja equipada com itens essenciais de urgência e emergência, tais como: oxímetro, monitor de sinais vitais, aparelho de pressão, termômetro e kit completo de imobilização (prancha, colar cervical e cintos).</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/861/indicacao_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal que a nova ambulância, fruto da parceria entre Prefeitura e Câmara, seja equipada com itens essenciais de urgência e emergência, tais como: oxímetro, monitor de sinais vitais, aparelho de pressão, termômetro e kit completo de imobilização (prancha, colar cervical e cintos).</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/860/indicacao_02_2026.pdf</t>
-[...2 lines deleted...]
-    <t>INDICAR ao Senhor Prefeito Municipal a reparação imediata de via na comunidade do Campolar. A via, que abriga oito residências e moradoras idosas, apresenta um buraco de grandes proporções em sua entrada, o que inviabiliza o acesso de ambulâncias e serviços de emergência, colocando em risco a integridade física dos residentes.</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/860/indicacao_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal a reparação imediata de via na comunidade do Campolar. A via, que abriga oito residências e moradoras idosas, apresenta um buraco de grandes proporções em sua entrada, o que inviabiliza o acesso de ambulâncias e serviços de emergência, colocando em risco a integridade física dos residentes.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Inez Luzia Santos</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/859/indicacao_01_2026.pdf</t>
-[...2 lines deleted...]
-    <t>INDICAR ao Senhor Prefeito Municipal que viabilize a implantação de um serviço de assistência judiciária no município de Bom Jesus do Amparo, por meio de convênio com a Defensoria Pública do Estado de Minas Gerais.</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/859/indicacao_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal que viabilize a implantação de um serviço de assistência judiciária no município de Bom Jesus do Amparo, por meio de convênio com a Defensoria Pública do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_116_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_116_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade que o Chefe do Poder Executivo, por meio de uma Reforma Administrativa, proceda à recomposição salarial dos motoristas da Prefeitura Municipal, considerando a grande defasagem existente atualmente nos vencimentos da categoria.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/852/indicacao_115_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/852/indicacao_115_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de realizar a limpeza do acostamento em todo o trecho da estrada da Rocinha bem como a limpeza do ponto de ônibus situado na MG-434.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Edilene Rosa Coelho Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_114_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_114_2025.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as providências necessárias para a execução de calçamento no trecho compreendido entre a Ponte do Sapé e o mata-burro, situado na referida localidade.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>Joaquim Aparecido dos Santos</t>
-[...2 lines deleted...]
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_112_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_112_2025.pdf</t>
   </si>
   <si>
     <t>Solicitar a compra de dois geradores para os postos de saúde na falta de energia elétrica.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_111_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_111_2025.pdf</t>
   </si>
   <si>
     <t>Solicitar uma nova ponte na comunidade barra Santana, localizada perto da casa do Geraldo Tomé e Joaquim.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_110_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_110_2025.pdf</t>
   </si>
   <si>
     <t>Solicitar a instalação de dois mata-burros na comunidade do Sapé, sendo um localizado no morro acima da Igreja e outro acima da casa da Rosinha.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>Marcel Peixoto de Melo</t>
-[...2 lines deleted...]
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_109_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_109_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção dos calçamentos localizados no Morro do Geraldo Dinadina e no morro de calçamento próximo ao Clube do Paulo.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_108_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_108_2025.pdf</t>
   </si>
   <si>
     <t>Que sejam disponibilizados aparelhos celulares funcionais para as Secretarias Municipais de Transporte e Saúde.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_107_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_107_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a repintura das faixas de pedestres e dos quebra-molas em todo o município de Bom Jesus do Amparo, com o objetivo de reforçar a sinalização viária e garantir maior segurança aos pedestres e motoristas.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/833/indicacao_106_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/833/indicacao_106_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um cronograma público e previsível para o abastecimento de água potável nas comunidades rurais do município de Bom Jesus do Amparo.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_105_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_105_2025.pdf</t>
   </si>
   <si>
     <t>Que seja instalada uma placa de sinalização indicando o quebra-molas existente em frente à entrada do sítio do senhor Raimundo Dorico, localizado nas proximidades das coordenadas (-19.7278964, -43.4808424), no sentido vindo da BR para Bom Jesus do Amparo.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_104_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_104_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a colocação de uma nova cobertura no Posto de Saúde localizado na parte baixa da cidade, visando proporcionar melhores condições de atendimento aos usuários e servidores.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_103_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_103_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a instalação e manutenção da iluminação no coreto localizado na Praça Cardeal Motta, no centro de Bom Jesus do Amparo, priorizando o uso de sensores de luminosidade para que as lâmpadas permaneçam acesas automaticamente durante o período noturno.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/826/indicacao_102_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/826/indicacao_102_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma cobertura no passeio em frente à escola municipal, visando melhor comodidade aos pais e familiares dos alunos que em dias de sol ou mesmo de chuva esperam os alunos no início e ao final de cada turno.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/850/indicacao_101_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/850/indicacao_101_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito um planejamento para saída de água antes do período de chuvas, em um bueiro na Rua Quincas Daniel 126, entre as casas de Maria Ducarmo e Arlindo Dias.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>Rogério dos Santos</t>
-[...2 lines deleted...]
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/849/indicacao_100_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/849/indicacao_100_2025.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação no Trevo de acesso a MG-434 e no trevo de acesso na BR-381 Norte.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/819/indicacao_99_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/819/indicacao_99_2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a ligação do poço artesiano perfurado na administração passada na comunidade do Carretão, com a devida instalação de um padrão de energia elétrica e de uma caixa de armazenamento de água para distribuição às residências. Tal medida beneficiará aproximadamente 10 famílias da comunidade, garantindo acesso regular e seguro à água potável.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/818/indicacao_98_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/818/indicacao_98_2025.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um braço de iluminação no poste localizado na Rua Vicente Gonçalves, no bairro São Francisco de Assis, bem como uma luminária no poste situado na esquina da mesma rua, visando melhorar a visibilidade e a segurança dos moradores que transitam pelo local no período noturno.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/817/indicacao_97_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/817/indicacao_97_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada, com urgência, a limpeza da estrada de acesso e da área no entorno da Quadra de Esportes do bairro Fernando Soares, bem como os devidos reparos nas traves e nas telas do referido local, tendo em vista que as atuais condições das estruturas oferecem risco de acidentes. Ressalta-se ainda que o acúmulo de mato na área aumenta a possibilidade de aparecimento de animais peçonhentos, colocando em risco a segurança dos frequentadores e da comunidade em geral.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Elvira Maria Ferreira Mota</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/816/indicacao_96_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/816/indicacao_96_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de instalação de uma lâmpada no único poste existente na Rua Clodomiro de Oliveira, via que dá acesso ao Bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Claudinei Dias Santos</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/815/indicacao_95_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/815/indicacao_95_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de colocar quebra-molas, em todas as ruas na comunidade Felipe.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/814/indicacao_94_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/814/indicacao_94_2025.pdf</t>
   </si>
   <si>
     <t>Que seja denominada Rua Joaquim Ambrósio a via que parte da rua principal em direção ao loteamento localizado na entrada da Comunidade Quilombola.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_93_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_93_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada, com urgência, a manutenção do calçamento da Comunidade do Pião, tendo em vista que o material necessário já se encontra disponível no local, e também o calçamento das Três Barras próximo à casa da Sra. Dora.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/812/indicacao_92_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/812/indicacao_92_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de encaminhar à Secretaria Municipal competente que seja realizado o serviço de roçada em todo município, garantindo a limpeza e manutenção do espaço público, além de maior segurança e bem-estar para os moradores.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_91_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_91_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de encaminhar à Secretaria Municipal competente a realização dos serviços de abrir o acostamento e tapa-buracos na Rodovia da Rocinha, antes do início do período chuvoso, com o objetivo de garantir maior segurança aos motoristas e pedestres que utilizam a via.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_90_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_90_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de encaminhar à Secretaria competente a realização da poda das árvores que se encontram próximas à rede elétrica, a fim de garantir a segurança da comunidade e prevenir riscos de acidentes, na Praça Cardeal Motta e também nas Comunidades do Pião e Fernando Soares.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_89_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_89_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de instalação de uma placa de sinalização indicando "Rua sem saída" na Rua Padre Anchieta, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/805/indicacao_88_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/805/indicacao_88_2025.pdf</t>
   </si>
   <si>
     <t>Que seja instalado uma placa de proibido estacionar para caminhões na Rua Coronel José Motta, bairro Cruzeiro, saída para Ipoema, em frente à academia.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/804/indicacao_87_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/804/indicacao_87_2025.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados 06 (seis) braços de Iluminação Pública na Rua Lemes, Comunidade Ponte dos Machados, próximo ao Comercial Calixto.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/803/indicacao_86_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/803/indicacao_86_2025.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um redutor de velocidade na comunidade do Carretão, mais precisamente antes da passarela, na entrada do Posto Planalto Rede Santana, sentido Belo Horizonte.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/802/indicacao_85_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/802/indicacao_85_2025.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizada uma ambulância equipada com todos os instrumentos necessários para o transporte e remoção de pacientes em caráter de urgência que derem entrada na Unidade Básica de Saúde desta cidade. Solicita-se ainda que a referida ambulância permaneça em tempo integral à disposição na porta da unidade, quando não estiver em uso, garantindo agilidade e segurança no atendimento em casos emergenciais.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/795/indicacao_84_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/795/indicacao_84_2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de dois redutores de velocidade (quebra-molas) na Rua Joaquim Matias no Bairro Cruzeiro, via que dá acesso ao Posto de Saúde e também à Rua do Campinho de Grama Sintética.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/794/indicacao_83_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/794/indicacao_83_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a pintura de todos os redutores de velocidade (quebra-molas) localizados nas vias públicas do município e também das comunidades rurais.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/788/indicacao_82_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/788/indicacao_82_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de realizar a limpeza em um lote vago localizado no Bairro Cruzeiro, ao lado da casa de Marina, neste município.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/787/indicacao_81_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/787/indicacao_81_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade da designação de um funcionário responsável pela gestão e supervisão do abastecimento de água na comunidade de Fernando Soares.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/786/indicacao_80_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/786/indicacao_80_2025.pdf</t>
   </si>
   <si>
     <t>Inclusão da logomarca da Prefeitura em todos os veículos oficiais, bem como nos veículos alugados utilizados pela administração municipal.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_79_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_79_2025.pdf</t>
   </si>
   <si>
     <t>Que sejam reativado dois quebra-molas na comunidade do Campolar, localizados nas proximidades da Fazenda João Israel e da residência de José Jardim e Dona Ilda.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/784/indicacao_78_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/784/indicacao_78_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito um trabalho de manutenção e revitalização das praças da cidade. Principalmente a Praça Cardeal Motta, um dos pontos mais importantes, é o cartão postal do Município e merece atenção especial. Isto se da pelas proximidades da festa do padroeiro da cidade a irrigação é essencial para manter as plantas saudáveis e garantir que a praça esteja sempre bonita.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_77_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_77_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de uma programação eficiente para as coletas de entulho, lixo de capina e limpeza de ruas nos bairros e comunidades do Município. Considerando o crescente acúmulo de lixo nas calçadas e passeios de diversas ruas, é fundamental que sejam estabelecidos dias e horários específicos para essas coletas. Além disso, solicitamos a realização de uma nova capina ou limpeza com roçadeira nos cantos das ruas e nos passeios, visando à melhoria da limpeza urbana e ao bem-estar da população.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_76_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_76_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de instalação de tampas de vasos sanitários nas Creches, Escolas Unidades Básicas de Saúde e outros departamentos públicos dentro do Município e nas comunidades.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_75_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_75_2025.pdf</t>
   </si>
   <si>
     <t>Que seja contratada uma empresa, especializada em atendimento e acompanhamento para crianças com TEA (Transtorno do Espectro Autista ) e TDAH (Transtorno de Déficit de Atenção e Hiperatividade) com o objetivo de oferecer suporte integral a saúde, e ao desenvolvimento infantil no município de Bom Jesus do Amparo. Tendo em vista que o Município já tem um numero expressivo de crianças que precisa destes tratamentos.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>Magno Augusto Motta Macieira Drumond</t>
-[...2 lines deleted...]
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_74_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_74_2025.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado um poço artesiano na Comunidade da Serrinha, especificamente na localidade mais alta da comunidade, de forma a beneficiar diretamente nove famílias residentes na região.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/779/indicacao_73_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/779/indicacao_73_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada, com urgência, a limpeza do mato existente em cima do muro localizado na Rua Coronel José Motta, no Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_72_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_72_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a pintura artística no muro localizado na Rua Coronel José Motta, no acesso ao Bairro Nossa Senhora Aparecida, com temática voltada à história do município de Bom Jesus do Amparo.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/777/indicacao_70_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/777/indicacao_70_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de viabilizar a realização de curso de capacitação e primeiros socorros para os motoristas e monitores do transporte escolar, bem como para os profissionais da Secretaria de Educação e da Saúde envolvidos no transporte de estudantes e pacientes.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/771/indicacao_69_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/771/indicacao_69_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de perfuração de um poço artesiano na comunidade de Caiana, que atenderá diretamente 11 famílias residentes, cujos nomes seguem em anexo.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/770/indicacao_68_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/770/indicacao_68_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a instalação de braços de iluminação pública nos postes já existentes na Rua Irmã Dalva Gomes Amora, no Bairro Padre Pessoa.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/769/indicacao_67_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/769/indicacao_67_2025.pdf</t>
   </si>
   <si>
     <t>Que seja elaborado um projeto de lei instituindo medidas preventivas e de combate a incêndios em edificações de valor histórico e cultural, em especial que seja feito um projeto de combate a incêndio para a Igreja Matriz do Senhor Bom Jesus do Amparo.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_66_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_66_2025.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas, com urgência, as providências necessárias para o reparo dos calçamentos localizados em frente à Igreja Matriz e à loja de Elaine, situadas na Praça Cardeal Motta.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/767/indicacao_65_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/767/indicacao_65_2025.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as devidas providências em relação à ausência de profissional da especialidade de cardiologia no município.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/766/indicacao_64_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/766/indicacao_64_2025.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas providências para limpeza e capina na Rua Padre Gonçalves Rosa.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/765/indicacao_63_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/765/indicacao_63_2025.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas providências para limpeza e capina na escadaria perto da casa de Mano.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/763/indicacao_62_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/763/indicacao_62_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de extensão da rede elétrica com a instalação de dois postes com iluminação pública na Rua Raimundo Luiz Viana, no Bairro Padre Pessoa, até o número 85.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/762/indicacao_61_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/762/indicacao_61_2025.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a construção de uma praça de convivência em área pública localizada nas proximidades da sede da Associação Comunitária Estância da Serra, situada na Alameda dos Pássaros, s/n, no referido bairro.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_60_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_60_2025.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas medidas urgentes visando o controle e combate à infestação de caramujos africanos nos bairros e comunidades do município.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/759/indicacao_59_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/759/indicacao_59_2025.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas providências para a instalação de um abrigo coberto para ponto de ônibus na entrada da comunidade do Lemes, no município de Bom Jesus do Amparo.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/758/indicacao_58_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/758/indicacao_58_2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a possibilidade de que seja realizado o pagamento de insalubridade às cantineiras que laboram na Escola Municipal_x000D_
 Coronel Júlio Vasconcelos Motta que atualmente realizam o trabalho de apoio à crianças com necessidades especiais, sendo responsáveis por realizar todo o processo de higienização dos mesmos.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/757/indicacao_57_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/757/indicacao_57_2025.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados estudos técnicos e orçamentários com a finalidade de construir uma área coberta na Creche Pequeno lrmãozinho, localizada na comunidade de Felipe, nesta cidade, visando oferecer um espaço adequado para as crianças realizarem atividades de lazer e práticas de exercícios físicos protegidos das intempéries do tempo, como sol intenso e chuva.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/756/indicacao_56_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/756/indicacao_56_2025.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas as providências necessárias para instalação de um sistema de aquecimento solar de água nas Creches Núcleo Infantil Pequeno Irmãozinho, localizada na comunidade do Felipe, e Dona Maria Claudina Dias Duarte, localizada no Campolar, ambas nesta cidade de Bom Jesus do Amparo/MG.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/755/indicacao_55_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/755/indicacao_55_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de construção e estruturação de uma praça pública, com playground e academia ao ar livre, no Bairro Padre Pessoa, considerando que o referido bairro se encontra atualmente em processo de pavimentação de suas vias.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/848/indicacao_54_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/848/indicacao_54_2025.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas providências para cercar o lote de propriedade da Prefeitura Municipal de Bom Jesus do Amparo, localizado no bairro Padre Pessoa, bem como para instalar placa de sinalização proibindo o descarte de lixo no local.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/754/indicacao_53_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/754/indicacao_53_2025.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas providências para a realização de limpeza geral em todas as ruas da comunidade de Fernando Soares, com atenção especial à praça central da localidade.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/752/indicacao_51_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/752/indicacao_51_2025.pdf</t>
   </si>
   <si>
     <t>Solicita providências urgentes quanto à captação, tratamento e distribuição de água no bairro Estâncias da Serra, diante dos problemas recorrentes enfrentados pelos moradores.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/751/indicacao_50_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/751/indicacao_50_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de reforço estrutural da ponte localizada na comunidade do Matinho, nas coordenadas geográficas 19,66312º S, 43,52469° O e a ponte perto da casa de Geraldo Tomé na Barra de Santana.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/750/indicacao_49_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/750/indicacao_49_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de que seja realizada a extensão da rede de energia elétrica e a instalação de iluminação pública na localidade da Fazenda Pouso Alegre, em Chiquito Matias. Esta ação visa atender às cinco residências da região, proporcionando maior conforto, comodidade e segurança aos moradores, além de criar condições favoráveis para futuros investimentos na melhoria e ampliação das residências locais.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_48_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_48_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de realização de um estudo e planejamento para a instalação de placas identificativas com o nome das comunidades rurais na entrada de cada localidade do município.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/748/indicacao_47_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/748/indicacao_47_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de colocar duas extensões de rede de energia elétrica nas Ruas: Boa Vista e Rua da Paz, localizadas no Bairro Felipe.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/747/indicacao_46_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/747/indicacao_46_2025.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados quatro novos refletores no Campo de Futebol de Grama Sintética "Nilton Daniel de Menezes - Testinha", localizado na Rua Joaquim Matias, no Bairro Nossa Senhora Aparecida, neste município de Bom Jesus do Amparo-MG.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/746/indicacao_44_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/746/indicacao_44_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de tomar providências urgentes para a melhoria do acesso à residência da senhora Cátia Regina de Oliveira Garcia, moradora da área rural, na Rua Alameda das Oliveiras, nº 248, Morro Redondo, Bom Jesus do Amparo.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_43_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_43_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de instalação de uma placa de carga e descarga na Rua Jayme Antônio Fonseca, nº 90, em frente à Escola Estadual Edmundo Pena e a loja da Camila.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/744/indicacao_42_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/744/indicacao_42_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de instalar um poste de iluminação na entrada da Rua M, na comunidade de Campolar. A referida rua é pavimentada, porém, apresenta um trecho considerável sem iluminação, onde estão localizadas diversas residências, o que compromete a segurança e o bem-estar da comunidade.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/743/indicacao_41_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/743/indicacao_41_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de instalar dois pontos de ônibus cobertos na comunidade de Lemes, no bairro Fernando Soares, especificamente no lado direito da rodovia, sentido ltabira, nas proximidades da Rua 1 e Rua 2.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/742/indicacao_40_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/742/indicacao_40_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade que sejam instalados corrimãos de proteção lateral e sinalização viária na ponte localizada na Cavalhada, esta ponte da ligação principal a comunidade do Sapé, Bom Jesus do Amparo, Minas Gerais.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/741/indicacao_39_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/741/indicacao_39_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade que seja realizada a instalação de um quebra-molas na Rua Major Pedro Motta.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/740/indicacao_38_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/740/indicacao_38_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de realizar a instalação das placas de proibido estacionar de um lado, na Rua Major Pedro Motta.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_37_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_37_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade que seja realizada a instalação de placas informativas e de orientação viária e turística em pontos estratégicos do município de Bom Jesus do Amparo.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_36_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_36_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade que seja realizada a instalação de mata-burros em dois pontos estratégicos no município de Bom Jesus do Amparo, substituindo porteiras que dificultam o acesso de veículos e pedestres, principalmente em dias chuvosos.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_35_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_35_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de revisão e limpeza das fossas sépticas instadas na comunidade Três Barras.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_34_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_34_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de fornecimento de uniformes aos trabalhadores, no mínimo duas vezes ao ano ou sempre que necessário, em função das atividades exercidas.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_33_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_33_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de instalação de um mata-burro na comunidade Barra Santana localizado no morro calçado a um 1 km da casa de Rosinha.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_32_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_32_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de instalar um mata-burro na comunidade do Sapé localizado no morro acima da Igreja.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_31_2025_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_31_2025_.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer a limpeza e melhorias na estrada da Rua Albinos, incluindo a troca das lâmpadas de dois postes. No Local moram 9 famílias praticamente todos idosos que precisam socorro médico e muitas das vezes os carros não chegam em suas residências.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_30_2025_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_30_2025_.pdf</t>
   </si>
   <si>
     <t>Necessidade de instalar mais postes e iluminação na Rua Titina Teixeira, localizada atrás da Igreja Nossa Senhora Aparecida, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_29_2025_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_29_2025_.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer as marcações das vagas no chão e sinalização do ponto de táxis.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/730/indicacao_28_2025_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/730/indicacao_28_2025_.pdf</t>
   </si>
   <si>
     <t>Fazer uma nova ponte na comunidade Barra Santana sendo localizada na estrada principal onde passa escolar, a referida ponte faz ligação entre a comunidade do Sapé e de Bom Jesus, está ponte fica localizada perto da casa do Geraldo Tomé e Joaquim.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/729/indicacao_27_2025_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/729/indicacao_27_2025_.pdf</t>
   </si>
   <si>
     <t>Concluir a instalação da rede hidráulica do poço artesiano da Comunidade Barra Santana, para que possa entrar em funcionamento.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao_26_2025_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao_26_2025_.pdf</t>
   </si>
   <si>
     <t>Reformar a quadra da comunidade do Fernando Soares, com pinturas, iluminação e limpeza ao redor da área.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/727/indicacao_25_2025_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/727/indicacao_25_2025_.pdf</t>
   </si>
   <si>
     <t>Necessidade de colocar 3 braços nos postes de luz na comunidade de Leme na rua Geraldo Crispiniano Fonseca.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/726/indicacao_24_2025_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/726/indicacao_24_2025_.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer uma extensão de rede no bairro Padre Pessoa, na Rua José André colocando mais 2 portes de luz.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_23_2025_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_23_2025_.pdf</t>
   </si>
   <si>
     <t>Necessidade de colocar iluminação na Praça José Alvin localizado no bairro Cruzeiro na Rua Joaquim Matias.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/724/indicacao_22_2025_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/724/indicacao_22_2025_.pdf</t>
   </si>
   <si>
     <t>Necessidade de realizar uma operação de tapa-buracos no bairro Nossa Senhora Aparecida, especificamente nas ruas do Amor Divino Teixeira e Coronel José Motta.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/723/indicacao_21_2025_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/723/indicacao_21_2025_.pdf</t>
   </si>
   <si>
     <t>Necessidade de instalar novas lixeiras em toda a cidade e nas comunidades do Município.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/722/indicacao_20_2025_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/722/indicacao_20_2025_.pdf</t>
   </si>
   <si>
     <t>Necessidade de colocar iluminação na Praça Maria Maura Muniz Dias localizado na rua Tio Caldeira no bairro Padre Pessoa.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/721/indicacao_19_2025_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/721/indicacao_19_2025_.pdf</t>
   </si>
   <si>
     <t>Necessidade de colocar iluminação no Alto do Cruzeiro.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/720/indicacao_18_2025_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/720/indicacao_18_2025_.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer a extensão da rede elétrica no bairro Cruzeiro na rua Nossa Senhora do_x000D_
 Carmo.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/719/indicacao_17_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/719/indicacao_17_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer a limpeza da rua principal da Comunidade do Sapé.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/717/indicacao_16_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/717/indicacao_16_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade da instalação de uma manilha na comunidade do Morro Redondo, nas proximidades do pesque-pague. Essa medida é fundamental para melhorar a drenagem da área e facilitar o acesso.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/716/indicacao_15_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/716/indicacao_15_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de um planejamento para refazer o muro no Centro Comunitário do bairro São Francisco de Assis. Além disso, requer-se também a edificação de uma guarita para que as crianças possam aguardar o ônibus escolar com mais segurança e conforto.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/715/indicacao_14_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/715/indicacao_14_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de instalar internet e telefones fixos nas creches, incluindo as localizadas em comunidades.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/714/indicacao_13_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/714/indicacao_13_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de instalar aproximadamente oito braços de iluminação nos postes da Rua Carmem Pinto Coelho Gonçalves, no Bairro São Francisco de Assis.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/713/indicacao_12_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/713/indicacao_12_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade que seja realizada, com urgência, uma manutenção paliativa nas ruas principais do Bairro Padre Pessoa, até que a pavimentação definitiva seja concluída, considerando que o material necessário já está disponível no local.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/712/indicacao_11_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/712/indicacao_11_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de realizar um estudo e planejamento em parceria com a empresa de correios para otimizar a organização da entrega de correspondências no bairro São Francisco de Assis, também conhecido como Casas Populares.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/711/indicacao_10_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/711/indicacao_10_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade que as empresas de telecomunicação procedam à remoção dos cabos telefônicos das redes inativas dos postes da cidade, pois muitos estão soltos, contribuindo para uma aparência de abandono e agravando a poluição visual. Esta medida é essencial para garantir a segurança e melhorar a estética urbana.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/710/indicacao_09_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/710/indicacao_09_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de aquisição de um gerador para a Unidade Básica de Saúde, bem como a compra de uma caixa d'água com maior capacidade de armazenamento, considerando os frequentes problemas de abastecimento de água e as interrupções no fornecimento de energia, em casos de emergência.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/709/indicacao_08_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/709/indicacao_08_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de analisar a viabilidade do funcionamento da Farmácia Popular durante o período de plantão médico, ou a possibilidade de fornecimento de medicamentos básicos de uso imediato aos pacientes atendidos no plantão médico pelas farmácias existentes no Município através do atendimento comercial.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/708/indicacao_07_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/708/indicacao_07_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de oferecer um apoio às diversas denominações religiosas do município, tanto nos eventos realizados dentro da cidade quanto nas atividades externas em trabalhos Missionários.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/707/indicacao_06_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/707/indicacao_06_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade que a contratação do fiscal de postura do município seja realizada o mais rápido possível, com o objetivo de garantir a fiscalização e a organização no cumprimento das leis municipais, até que o concurso público seja realizado.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/706/indicacao_05_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/706/indicacao_05_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de realizar o calçamento e a substituição do mata-burro, na estrada que dá acesso a dois loteamentos recentemente transformados em área urbana, na região do Chiquito Matias, especificamente na Fazenda Pouso Alegre.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/705/indicacao_04_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/705/indicacao_04_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de realizar a limpeza externa e interna do Ginásio Poliesportivo Lilite Motta, considerando que crianças e adolescentes da cidade ainda utilizam o espaço.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/704/indicacao_03_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/704/indicacao_03_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de elaborar um planejamento e estruturação do estacionamento de veículos na Rua Tenente Antônio Manoel da Fonseca, incluindo a implantação de sentidos de mão e contramão, bem como a definição de áreas específicas para carga e descarga de mercadorias, com sinalização adequada. Essa medida visa otimizar o fluxo de carros e caminhões na principal via de acesso ao centro da cidade.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/718/indicacao_02_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/718/indicacao_02_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de realizar um levantamento detalhado sobre o número de acidentes, incluindo casos com vítimas fatais e mutilações, ocorridos na Rodovia Ivart João dos Santos, principalmente na Curva da Torre.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/703/indicacao_01_2025.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/703/indicacao_01_2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de construção de uma pista de acesso à guarita no ponto de ônibus localizado no trevo da Rocinha, em frente ao restaurante Dona Maria, na MG-434. Melhorando o acesso e dando mais segurança.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/702/indicacao_12_2024.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/702/indicacao_12_2024.pdf</t>
   </si>
   <si>
     <t>Necessidade de implantação de uma academia ao ar livre na comunidade do Campolar e Fernando Soares, em Bom Jesus do Amparo.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/701/indicacao_11_2024.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/701/indicacao_11_2024.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer a manutenção e encascalhamento da estrada na comunidade das Três Barras até a propriedade do Sr. Adenir.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>Claudiney da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/700/indicacao_10_2024.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/700/indicacao_10_2024.pdf</t>
   </si>
   <si>
     <t>Necessidade de instalar uma placa com horários de que é proibido estacionar e parar, na porta da escola municipal Coronel Júlio Vasconcelos Motta, nos horários de: das 10h30 às 13h00 e das 16h30 às 17h00, e assim garantir a segurança dos alunos e pedestres.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/699/indicacao_09_2024.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/699/indicacao_09_2024.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer duas rotatórias. A primeira se faz necessária em frente à Igreja Nossa Senhora Aparecida, no Bairro Cruzeiro, e a segunda no Bairro São Sebastião.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/698/indicacao_08_2024.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/698/indicacao_08_2024.pdf</t>
   </si>
   <si>
     <t>Necessidade de colocar uma placa indicativa para a cidade de Ipoema, Câmara Municipal e igreja, já que a placa anterior foi removida e ainda não foi substituída.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>Gilvan dos Santos Luiz</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/697/indicacao_07_2024.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/697/indicacao_07_2024.pdf</t>
   </si>
   <si>
     <t>Necessidade de realizar a construção de um muro ao redor da caixa d’água central, na comunidade da Serrinha, bem como a instalação da caixa d'água de 10 mil litros já existente no local.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/696/indicacao_06_2024.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/696/indicacao_06_2024.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer o recapeamento da rua Coronel José Motta até a igreja Nossa Senhora Aparecida, pois na curva onde foi feito o muro de contenção do barranco, está cheia de buracos.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/695/indicacao_05_2024.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/695/indicacao_05_2024.pdf</t>
   </si>
   <si>
     <t>Necessidade de manutenção, com cascalhamento e bateção na estrada da baixada grande.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/694/indicacao_04_2024.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/694/indicacao_04_2024.pdf</t>
   </si>
   <si>
     <t>Necessidade de utilizar o Recanto das Pedras para o lazer público.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/691/indicacao_03_2024.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/691/indicacao_03_2024.pdf</t>
   </si>
   <si>
     <t>Necessidade de arrumar os calçamentos e tampar os buracos nas estradas da comunidade das Três Barras.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>Joaquim Badaró de Campos</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/690/indicacao_02_2024.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/690/indicacao_02_2024.pdf</t>
   </si>
   <si>
     <t>Necessidade de correção do calçamento no bairro Estâncias da Serra.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/689/indicacao_01_2024.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/689/indicacao_01_2024.pdf</t>
   </si>
   <si>
     <t>Necessidade urgente de roçar as ruas no bairro Estâncias da Serra.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/688/indicacao_37-2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/688/indicacao_37-2023.pdf</t>
   </si>
   <si>
     <t>Necessidade pintar as praças do município e fazer as podas das árvores em torno da rodoviária.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>Yuri Couto Motta</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/687/indicacao_36-2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/687/indicacao_36-2023.pdf</t>
   </si>
   <si>
     <t>Necessidade de se fazer a limpeza de todas as ruas do município através de capina manual ou química, ou até mesmo através de roçadeira.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/686/indicacao_35-2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/686/indicacao_35-2023.pdf</t>
   </si>
   <si>
     <t>Necessidade de se promover uma operação tapa buracos em diversos pontos do município e também reparos em várias ruas do município que são de calçamento.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/685/indicacao_34-2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/685/indicacao_34-2023.pdf</t>
   </si>
   <si>
     <t>Necessidade de se fazer uma ação conjunta entre agentes de endemias, fiscal de posturas, secretaria de obras e secretaria de saúde a fim de buscar uma solução para controlar a infestação da cidade pelos caramujos.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/684/indicacao_33-2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/684/indicacao_33-2023.pdf</t>
   </si>
   <si>
     <t>Necessidade de se comprar e instalar 2 ventiladores na recepção da Unidade Básica de Saúde do bairro Cruzeiro.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/683/indicacao_32-2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/683/indicacao_32-2023.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer extensão de rede e perfuração de poço artesiano no Baú para atender as famílias de: _x000D_
 1) José Geraldo Teixeira Duarte, Sítio Duarte; _x000D_
 2) Rone Souza Ruí; _x000D_
 3) Rogéria da Silva Pinto; _x000D_
 4) Adão Carlos Salaste; _x000D_
 5) Edson Sabino Araújo; _x000D_
 6) Maria Aparecida Rocha Soares, Sítio Recanto do Sossego; _x000D_
 7) Grasiele Muniz Leite Lopes dos Santos, Sítio Recanto dos Sábias; _x000D_
 8) Gilberto Coimbra de Souza, Chácara Jataí; _x000D_
 9) Dionísio Das Dores Santos, Sítio Boa Sorte; _x000D_
 10) Cesário Rodrigues de Souza, Sítio Canto das Seriemas; _x000D_
 11) Ronald Júnior de Oliveira, Chácara Boa Esperança; _x000D_
 12) Isaque Dias Ribeiro, Chácara Talismã; _x000D_
 13) Maria Aparecida Duarte Borges, Sítio do Pacheco.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/677/indicacao_31-2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/677/indicacao_31-2023.pdf</t>
   </si>
   <si>
     <t>Fazer a poda das árvores as margens da rodovia Ivart João dos Santos.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/676/indicacao_30-2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/676/indicacao_30-2023.pdf</t>
   </si>
   <si>
     <t>Necessidade de se fazer uma operação tapa buracos com massa asfáltica na rua principal da comunidade do Sapé.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/675/indicacao_29-2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/675/indicacao_29-2023.pdf</t>
   </si>
   <si>
     <t>Necessidade de se comprar um bebedouro de água elétrico e uma geladeira para o velório municipal.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/674/indicacao_28-2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/674/indicacao_28-2023.pdf</t>
   </si>
   <si>
     <t>Necessidade de se instalar um ponto de internet livre gratuita no coreto que está sendo construído próximo ao velório municipal.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/673/indicacao_27-2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/673/indicacao_27-2023.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer a limpeza através de capina ou roçadeira de toda extensão da Rua Vereador Clodomiro de Oliveira e do trilho que dá acesso ao Bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/672/indicacao_26-2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/672/indicacao_26-2023.pdf</t>
   </si>
   <si>
     <t>Necessidade de se colocar brinquedos de madeira tratada como escorregadores, gangorras, caixas de areia em diversos espaços públicos da cidade.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/671/indicacao_25-2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/671/indicacao_25-2023.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer uma revisão geral nas redes de água já existentes do poço artesiano mais antigo do Fernando Soares, e também fazer urgentemente uma nova rede pra levar água na Rua Angico e Rua Joanico tirando água do novo poço artesiano que foi perfurado em 2022, e que até hoje não foi concluído.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/670/indicacao_24-2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/670/indicacao_24-2023.pdf</t>
   </si>
   <si>
     <t>Necessidade de refazer o calçamento da Rua Irmã Dalva Gomes Amora, esquina com a Rua Monsenhor Horta.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/682/indicacao_23-2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/682/indicacao_23-2023.pdf</t>
   </si>
   <si>
     <t>Necessidade que o campeonato entre bairros tenha uma premiação de 2 mil reais para o campeão e 500 reais para o vice campeão.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/681/indicacao_22-2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/681/indicacao_22-2023.pdf</t>
   </si>
   <si>
     <t>Necessidade de melhorias, ou possibilidade de fazer um calçamento ou ainda encascalhar o "morro" da comunidade de Boa Vista, próximo a casa do Senhor Braz Nonato e a Igreja Universal.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_21-2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_21-2023.pdf</t>
   </si>
   <si>
     <t>Necessidade de reparar a ponte que dá acesso a Comunidade do Matinho e Nova União (fotos em anexo) e calçamento do morro do marinho.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/679/indicacao_20-2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/679/indicacao_20-2023.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer uma doação da importância de R$ 10.000,00 mil reais, para a Associação da Comunidade Quilombola de Felipe (ACOMQUIFE), portador do CNPJ 18198606/0001-49.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/645/indicacao_19_2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/645/indicacao_19_2023.pdf</t>
   </si>
   <si>
     <t>Necessidade de aumentar o atendimento das especialidades de Pediatria e Ginecologista.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/644/indicacao_18_2023_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/644/indicacao_18_2023_.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer a instalação de alguns redutores de velocidade na Rua Titina Teixeira localizada no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/643/indicacao_17_2023_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/643/indicacao_17_2023_.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer uma reforma geral da Praça João Paulo Segundo no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/642/indicacao_16_2023_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/642/indicacao_16_2023_.pdf</t>
   </si>
   <si>
     <t>Necessidade da retirada dos equipamentos danificados das academias ao ar livre do Bairro Nossa Senhora Aparecida e da praça ao lado do Terminal Rodoviário José Alfaiate.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/641/indicacao_15_2023_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/641/indicacao_15_2023_.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer o poço artesiano na Rua Manoel Teixeira Dias.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/640/indicacao_14_2023_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/640/indicacao_14_2023_.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer reparos na Praça da Rodoviária, Praça José Dias Duarte.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/639/indicacao_13_2023_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/639/indicacao_13_2023_.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer o muro de arrimo na casa de Dona Paulina na Rua José Motta.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>Antônio Afonso Santos Moreira</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/638/indicacao_12_2023_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/638/indicacao_12_2023_.pdf</t>
   </si>
   <si>
     <t>Necessidade de colocar uma guarita e iluminação no trevo da Rocinha.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/637/indicacao_11_2023_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/637/indicacao_11_2023_.pdf</t>
   </si>
   <si>
     <t>Necessidade de reformar e transformar a antiga creche do Felipe em vestiário, em anexo a quadra de futebol.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/636/indicacao_10_2023_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/636/indicacao_10_2023_.pdf</t>
   </si>
   <si>
     <t>Analisar a possibilidade de pagar insalubridade para os motoristas de ambulância.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/635/indicacao_09_2023_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/635/indicacao_09_2023_.pdf</t>
   </si>
   <si>
     <t>Necessidade de colocar portas giratórias com detector de metais nos Postos de Saúde e Prefeitura.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/634/indicacao_08_2023_.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/634/indicacao_08_2023_.pdf</t>
   </si>
   <si>
     <t>Necessidade de implantar o detector de metal nas portas das escolas.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_07_2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_07_2023.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer o tratamento de esgoto na Comunidade do Felipe.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/632/indicacao_06_2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/632/indicacao_06_2023.pdf</t>
   </si>
   <si>
     <t>Necessidade de cercar o lote da Prefeitura na rua Irmã Dalva Amora Gomes.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/631/indicacao_05_2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/631/indicacao_05_2023.pdf</t>
   </si>
   <si>
     <t>Necessidade de extensão da rede elétrica na Comunidade de Boa Vista.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/630/indicacao_04_2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/630/indicacao_04_2023.pdf</t>
   </si>
   <si>
     <t>Necessidade de reformar o vestiário do Estádio Zé Manezinho, que serve para abrigar os jogadores que frequentam aquele campo de futebol.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/629/indicacao_02_2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/629/indicacao_02_2023.pdf</t>
   </si>
   <si>
     <t>Necessidade de implantar o Direito na Escola.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/628/indicacao_01_2023.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/628/indicacao_01_2023.pdf</t>
   </si>
   <si>
     <t>Necessidade de colocar uma placa de “Carga e Descarga” em frente ao Açougue Família, localizado na Rua Cel. José Motta, n° 509, Bairro Nossa Senhora Aparecida, conforme foto em anexo.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/625/indicacao_19_2022.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/625/indicacao_19_2022.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer uma contagem dos postes que precisam de instalação de braços na localidade Parque das Águas, na Comunidade do Campolar.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/624/indicacao_17_2022.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/624/indicacao_17_2022.pdf</t>
   </si>
   <si>
     <t>Necessidade de pintar uma faixa de pedestre em frente à Escola Municipal Coronel Júlio de Vasconcelos Motta.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/623/indicacao_16_2022.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/623/indicacao_16_2022.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer contratação de empresa especializada em solda para fazer reparos nos equipamentos das academias ao ar livre e parquinhos do município.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_15_2022.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_15_2022.pdf</t>
   </si>
   <si>
     <t>Necessidade de realizar o calçamento na Rua Sítio Fernando Soares, localizada na Comunidade Fernando Soares.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_14_2022.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_14_2022.pdf</t>
   </si>
   <si>
     <t>Necessidade de realizar o calçamento na Rua Boa Esperança, localizada na Comunidade Quilombola do Felipe.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_13_2022.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_13_2022.pdf</t>
   </si>
   <si>
     <t>Realização de um estudo para melhorar o salário das Conselheiras Tutelares de nosso Município.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_12_2022.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_12_2022.pdf</t>
   </si>
   <si>
     <t>Necessidade de instalação de novas guaritas de ônibus, e que sejam instaladas onde for necessário.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/618/indicacao_11_2022.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/618/indicacao_11_2022.pdf</t>
   </si>
   <si>
     <t>Possibilidade de verificar a real necessidade de instalação de 5 mata burros, na propriedade do Sr. Jair Ferreira.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Necessidade de fazer a aquisição e instalação de novas lixeiras na Praça Cardeal Motta, demais ruas onde for necessário e nas zonas rurais do município.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_09_2022.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_09_2022.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer a aquisição de equipamentos de jardinagem para ficar à serviço da Secretaria de Esportes, mais especificamente comprar um cortador de grama e uma roçadeira.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>Necessidade de realizar uma limpeza na mata, poda nas arvores localizada na Rua Coronel José Motta.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>Necessidade de fazer a perfuração e instalação de mais um poço artesiano na Comunidade do Fernando Soares.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_06_2022.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_06_2022.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer uma operação tapa buracos na Rua Manoel Teixeira Dias no Bairro São Sebastião.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_05_2022.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_05_2022.pdf</t>
   </si>
   <si>
     <t>Necessidade de retirada de duas porteiras da estrada que dá acesso ao Bairro Nossa Senhora das Graças e instalar um mata-burro no local.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>Inez Luzia Santos, Joaquim Badaró de Campos</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_04_2022.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_04_2022.pdf</t>
   </si>
   <si>
     <t>Necessidade de readequar a alíquota do Código Tributário Municipal Alvará de Funcionamento de Laboratório, eis que há uma distorção entre os demais valores praticados em Bom Jesus do Amparo.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_03_2022.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_03_2022.pdf</t>
   </si>
   <si>
     <t>Necessidade urgente de dotar a Rua José Pinto da Rocha, bem como a Rua Itagyba Figueiredo Motta, no Bairro Santa Inez, extensão Bairro Padre Pessoa, de infraestrutura urbana com calçamento.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_02_2022.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_02_2022.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer a construção de moradias para as famílias que tiveram suas casas condenadas pelas fortes e intensas chuvas na Escadaria José Braz.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>Necessidade de mobilizar a Secretaria de Obras para que seja feita a limpeza ao redor da quadra esportiva da Comunidade do Fernando Soares.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/607/indicacao_052_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/607/indicacao_052_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de através da Secretaria Municipal de Educação fazer um convénio com o Estado afim de distribuir uniformes gratuitamente para os alunos da Escola Estadual “Edmundo Pena".</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/606/indicacao_051_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/606/indicacao_051_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de ser construído um portal de “Boas Vindas" a cidade de Bom Jesus do Amparo, nas proximidades do condomínio Boulevard das Palmeiras.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/605/indicacao_049_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/605/indicacao_049_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de construir uma rotatória com as devidas sinalizações (olho de gato, placas) na Rua Coronel José Motta, em frente à Igreja Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_048_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_048_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de recorrer juntamente ao DER-MG para que seja instalados redutores de velocidade próximo ao Bairro São Francisco de Assis.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_047_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_047_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade que seja colocado um braço de iluminação pública com lâmpada de LED, voltado para a Rua Miné Melo no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_046_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_046_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer a manutenção dos mata-burros que estão na posição vertical.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/601/indicacao_044_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/601/indicacao_044_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de construir uma Concha Acústica para viabilizar shows na Praça Cardeal Motta.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/600/indicacao_043_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/600/indicacao_043_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de abertura de Avenida, partindo da Estrada de Ipoema, próximo à Igreja N. S. Aparecida, pelo terreno do espólio de Cícero Bicalho/Maria José Teixeira, até encontrar com a Avenida Cel João Motta Ribeiro, de frente rua Major Pedro Motta.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/599/indicacao_042_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/599/indicacao_042_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer a locação de um trator agrícola (girico) para atender as demandas de aragem do solo para os trabalhadores rurais e agricultores familiares de nosso Município.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_041_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_041_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de se colocar guaritas de ônibus na Comunidade Cinco Irmãos. Não sei se isso é de competência exclusiva da Prefeitura, caso não for peço que a mesma solicite juntamente ao DNIT a instalação das guaritas.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_040_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_040_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer uma revitalização no campinho do Bairro Cruzeiro. Peço que seja feita a instalação de refletores de iluminação possibilitando a prática de esportes à noite, também é necessário trocar as traves do gol, reparos na tela que cerca o campinho e que seja feito reboco nas paredes em torno do campinho.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_039_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_039_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de colocar um ponto de wi-fi no Condomínio Estância da Serra.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/595/indicacao_038_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/595/indicacao_038_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade abastecer a caixa d’agua principal do Condomínio Estância da Serra.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_037_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_037_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de colocar braços de iluminação nas ruas do Condomínio Estância da Serra. Se possível em todas as ruas.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_036_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_036_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de comprar um implemento para ser acoplado na caçamba do caminhão que for fazer a coleta seletiva, como foto em anexo.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_035_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_035_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de recolocar o disjuntor que liga os refletores de iluminação do contorno do alto do Cruzeiro. Aproveito a oportunidade para solicitar que seja instalado um ponto de wi-fi livre no local.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_034_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_034_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de colocar lâmpadas pra iluminar os banheiros públicos do Centro.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_033_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_033_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade construir um refeitório e uma sala de aula maior, no Núcleo Infantil Pequenos irmãozinhos na Comunidade do Felipe.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_032_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_032_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de dar utilidade imediatamente à rodoviária, cumprindo assim o disposto no art. 19 item XXV que torna obrigatória a utilização da rodoviária.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_031_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_031_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade da instalação de braços de iluminação pública nos postes colocados recentemente na Rua Lemes na comunidade rural Ponte dos Machados.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_030_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_030_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade do corte da grama e limpeza do jardim ao redor do Centro de Saúde Dona Maria Raimunda do Carmo Motta.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_029_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_029_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade e urgência de calçamento no morro da rua principal da localidade Sítio do Rosário, localidade situada nas proximidades da Usina.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_028_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_028_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade e urgência de realizar calçamento no morro que dá acesso as casas da comunidade rural Felipe 3.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_027_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_027_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de tirar a Secretaria de Obras (que fica na parte debaixo da Prefeitura) e colocá-la junto com a garagem de transportes, e neste local,_x000D_
 realizar uma obra para a creche e na parte de cima salas de Secretarias.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_026_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_026_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade instalar dois postes de baixa tensão e iluminação pública na Rua Raimundo Luiz Viana, Bairro Padre Pessoa, próximo à casa de Cristina.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_025_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_025_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de realizar o calçamento no desvio que foi feito na saída do posto Castelo, desvio este que dá acesso a principal entrada/saída das_x000D_
 Comunidades Sítio Carretão e do Felipe.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_024_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_024_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer contrato com as empresas de internet, Valenet e Netvale, para que as mesmas instalem torre nas comunidades rurais do_x000D_
 Município, para que os moradores tenham acesso à internet em suas casas.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_023_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_023_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de colocar lâmpada de LED no poste central da Praça “Dom Viçoso”.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/669/indicacao_022_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/669/indicacao_022_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de trocar as lâmpadas da praça do Terminal Rodoviário “José Alfaiate”.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>Necessidade de fazer calçamento de aproximadamente 100 m, na Rua Boa Vista na Comunidade do Felipe, e ainda a construção de um muro de sustentação na casa abaixo a essa rua como mostra as fotos em anexo.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/668/indicacao_020_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/668/indicacao_020_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer reparos ou a construção de uma nova ponte com urgência, na estrada principal da Comunidade de Felipe, próxima a Fazenda_x000D_
 Felipe.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/667/indicacao_019_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/667/indicacao_019_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade que seja feita a instalação de refletores de LED e que seja feito um reparo na tela do campinho do bairro Cruzeiro.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_018_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_018_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade que seja feita a limpeza da rua Miné Melo, localizada no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/665/indicacao_017_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/665/indicacao_017_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade que seja instalado um ponto de wi-fi livre, na praça José Alvim, localizada no bairro Cruzeiro.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_016_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_016_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de realizar o calçamento na Comunidade do Felipe, no morro que de acesso a casa de Roque, Lindalva, Geralda, Coronel, Zé Calisto,_x000D_
 Valdivino e Antônio de Avair.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/664/indicacao_015_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/664/indicacao_015_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade que seja enviado ao Legislativo o Projeto de Lei, regulamentado o serviço de táxi no Município nos termos de Legislação Federal e regularizar todos os taxistas, considerando o direito adquirido na concessão deste serviço público.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_014_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_014_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade que ao final da auditoria seja feita uma explicação no recinto da Câmara Municipal sobre a licitude ou possível ilicitude das licitações:_x000D_
 Aquisição de ônibus; Do calçamento da Rua Manoel Antônio da Fonseca, toda deteriorada; Dos valores da oficina mecânica no período de 2019 a 2020; Dos repasses para construtora Motta Macieira no período de 2016 a 2020; Da aquisição da área da beneficência popular; Da obra inacabada e inaugurada na Escola Municipal Coronel Júlio Vasconcelos Motta.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/662/indicacao_013_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/662/indicacao_013_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer com urgência a operação tapa buracos na estrada Raimundo dos Santos, antiga rocinha, até que o Sr. Prefeito possa viabilizar o total recapeamento daquele trecho de 3,4 quilômetros que faz parte da estrada real.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_012_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_012_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer um poço artesiano na Comunidade do Fernando Soares, tendo como referência a propriedade de Dona Lourdes Maria Duarte Rocha, de forma a atender as casas que foram edificadas nas proximidades.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/660/indicacao_011_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/660/indicacao_011_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer convênio com o Tribunal de Justiça do Estado de Minas Gerais para cessão de 2 (dois) servidores públicos municipais ou a contratação temporária, para servir ao Fórum da Comarca de Barão de Cocais, de qual nossa cidade está jurisdicionada.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_010_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_010_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade que seja feita a regularização do salário da servidora Solange Bicalho Viana, pois, a mesma está sendo prejudicada no recebimento de seu salário, em virtude de um equívoco praticado pelo RH da administração anterior, que deve estar na sua pasta funcional.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/658/indicacao_009_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/658/indicacao_009_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de que a prefeitura proceda trabalhos de limpeza do mato das estradas das Comunidades do Município, como a estrada do Sapé e Boa Vista, e nas demais estradas que se fazem necessárias.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/657/indicacao_008_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/657/indicacao_008_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de instalar dois escorregadores de madeira e gangorras na Praça Cardeal Motta.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/656/indicacao_007_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/656/indicacao_007_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de colocar postes de iluminação na Rua Joaquim Matias, à partir da casa n° 188 (rua saída para Ipoema).</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/655/indicacao_006_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/655/indicacao_006_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de colocar um poste de iluminação na Rua Titina Teixeira, em frente à casa n° 96 A (em frente à casa de Deley).</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_005_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_005_2021.pdf</t>
   </si>
   <si>
     <t>Realização da operação “tapa buraco” nas ruas do Município.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao_004_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao_004_2021.pdf</t>
   </si>
   <si>
     <t>Substituição das lâmpadas antigas por lâmpadas de LED, com luz branca, nas ruas deste Município que ainda precisam ser trocadas.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/652/indicacao_003_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/652/indicacao_003_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de realizar o calçamento nos morros da Comunidade Boa Vista.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/651/indicacao_002_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/651/indicacao_002_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer um bueiro entre as Ruas Dona Carmen e Milton Teixeira.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_001_2021.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_001_2021.pdf</t>
   </si>
   <si>
     <t>Necessidade de colocar braços de iluminação em 8 postes na Rua Dona Carmen, até o início da Rua Milton Teixeira no Bairro São Francisco de Assis.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>Marcilon Magela Alves</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/575/indicacao_31-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/575/indicacao_31-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE CORREÇÃO DAS TELHAS NAS BORDAS DO TELHADO, POIS AS MESMAS FORAM DESLOCADAS PELAS FORTES VENTOS DAS ULTIMAS  CHUVAS.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>José Geraldo Dias Duarte, Eduardo César Motta Dias</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/574/indicacao_30-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/574/indicacao_30-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE PROVIDENCIE A EXTENSÃO DE REDE NA RUA SANTA MARIA, NA COMUNIDADE DE FERNANDO SOARES.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>Eduardo César Motta Dias, José Geraldo Dias Duarte</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/573/indicacao_29-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/573/indicacao_29-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE PROVIDENCIE ILUMINAÇÃO PÚBLICA NOS QUATRO POSTES DA RUA SÃO PEDRO, NA COMUNIDADE DE FERNANDO SOARES.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>Eduardo César Motta Dias</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/572/indicacao_28-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/572/indicacao_28-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE SINALIZAÇÃO E INSTALAÇÃO DE PLACAS INDICATIVAS DE SENTIDO E DIREÇÃO PARA AS ESTRADAS DE ACESSOA IPOEMA E BR 381 NORTE, NO BAIRRO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/571/indicacao_27-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/571/indicacao_27-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SE PROVIDENCIE ILUMINAÇÃO PÚBLICA DA ESCADARIA QUE LIGA JOSÉ MOREIRA TEIXEIRA MOTTA, NO BAIRRO NOSSA SENHORA APARECIDA À RUA SANTANA NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/570/indicacao_26-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/570/indicacao_26-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE CONFORME A LEI ORGÂNICA, ENCAMINHE PARA ESTA CASA LEGISLATIVA, PROJETO DE LEI, DANDO DENOMINAÇÃO AS RUAS DO RESIDENCIAL RETIRO DO  PARQUE.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/569/indicacao_25-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/569/indicacao_25-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE REFORMA DA PONTE DE CONCRETO PRÓXIMA A FAZENDA DO RIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/568/indicacao_24-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/568/indicacao_24-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE REFORMA DA PONTE DE MADEIRA PRÓXIMA Á FAZENDA DE SANTA TEREZA.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>Eduardo César Motta Dias, Edilene Rosa Coelho Ferreira, Elvira Maria Ferreira Mota, Inez Luzia Santos, João Luiz dos Santos, Joaquim Aparecido dos Santos, José Geraldo Dias Duarte, Marcilon Magela Alves, Vicente Pinto Ribeiro Neto</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/567/indicacao_22-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/567/indicacao_22-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE REFORMA DO CALÇAMENTO E CONSTRUÇÃO DE MEIO-FIO NA DESCIDA DA ESTRADA DO INICIO DA COMUNIDADE DO MORRO REDONDO.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/566/indicacao_21-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/566/indicacao_21-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE ESTUDOS PARA IMEDIATA IMPLANTAÇÃO DE SINALIZAÇÃO COM PLACAS DE MÃO UNICA E PROIBIDO ESTACIONAR, EM UM LADO DAS RUAS MANOEL TEIXEIRA DIAS, TENENTE ANTONIO MANOEL DA FONSECA, CAPITÃO FRANCISCO CUNHA, ALÉM DA AV. JOÃO DA MOTTA RIBEIRO.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/565/indicacao_20-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/565/indicacao_20-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SE PROVIDENCIE LIXEIRAS PÚBLICAS PARA O BAIRRO SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/564/indicacao_19-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/564/indicacao_19-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE REALIZAÇÃO DE OPERAÇÃO TAPA BURACOS OU RECAPEAMENTO ASFÁLTICO NA RUA PRINCIPAL DA COMUNIDADE DO SAPÉ.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/563/indicacao_18-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/563/indicacao_18-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE REALIZAÇÃO DE OPERAÇÃO TAPA BURACOS NA RUA LUIZ DOS SANTOS FERREIRA.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/562/indicacao_17-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/562/indicacao_17-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE INCLUSÃO DA RUA LUIZ DOS SANTOS FERREIRA, NA ROTA DE ENTREGA DAS CORRESPONDÊNCIAS DO CARTEIRO.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>João Luiz dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/561/indicacao_16-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/561/indicacao_16-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE INTERDITAR A ESTRADA QUE LIGA O FELIPE A BR 381 E QUE SEJA FEITO UM DESVIO SENTIDO A SERRINHA E MORRO REDONDO.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/560/indicacao_15-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/560/indicacao_15-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE DENOMINAR A RUA DO LOTE DE ZÉ BAIXIM NA COMUNIDADE DE FELIPE, COMO JOAQUIM AMBRÓSIO.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/554/indicacao_013-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/554/indicacao_013-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DA VIABILIZAÇÃO DE RECURSOS PARA REFORMA DO GINÁSIO POLIESPORTIVO "LILITE MOTTA".</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/553/indicacao_012-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/553/indicacao_012-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE CONSTRUÇÃO DE PASSEIO NO ENTORNO DO TANQUE RESFRIADOR DE LEITE, NAS RUA EDSON DIAS BICALHO E, PRINCIPALMENTE, NA RUA AMPARO FUTEBOL CLUBE, MELHORANDO AINDA A ACESSIBILIDADE. SOLICITA AINDA A INSTALAÇÃO DE UMA GUARITA NO LOCAL PARA ATENDER OS DIVERSOS CIDADÃOS QUE ALI AGUARDAM A CONDUÇÃO PARA DIVERSOS DESTINOS.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/552/indicacao_011-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/552/indicacao_011-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE ENVIE UM OFÍCIO À COPASA DA NECESSIDADE DE FAZER A CONSTRUÇÃO DO PASSEIO NO ENTORNO DE SUAS INSTALAÇÕES, NAS RUAS EDSON DIAS BICALHO, PROFESSORA MARIA LIGÓRIA BICALHO E , PRINCIPALMENTE NA RUA AMPARO FUTEBOL CLUBE, CUMPRINDO ASSIM O CÓDIGO DE POSTURAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/551/indicacao_010-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/551/indicacao_010-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SE REALIZE OPERAÇÃO TAPA-BURACO, NA ENTRADA DO SÍTIO CAFEZEIRO, DE PROPRIEDADE DE LUIZ CARLOS MOTA.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/550/indicacao_009-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/550/indicacao_009-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE PATROLAR E ENCASCALHAR AS ESTRADAS DA COMUNIDADE RURAL DO CAMPO ALEGRE NOS SENTIDOS: MG 434(RESTAURANTE DONA MARIA); TREVO DE BARÃO DE COCAIS E FAZENDA CACHOEIRA.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/549/indicacao_008-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/549/indicacao_008-2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DESAPROPRIAÇÃO DA CASA SÃO VICENTE DE PAULA, AO LADO DO CEMITÉRIO SÃO SEBASTIÃO, NO BAIRRO SÃO SEBASTIÃO.  SUGERIMOS QUE NO LOCAL SEJA CONSTRUÍDO UM CENTRO COMUNITÁRIO PARA O BAIRRO OU UMA PRAÇA COM ACADEMIA POPULAR.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/559/indicacao_07-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/559/indicacao_07-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE COLOCAR UMA REDE DE INTERNET WI-FI PÚBLICA NA ESTÂNCIA DA SERRA.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>Vicente Pinto Ribeiro Neto</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/558/indicacao_06-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/558/indicacao_06-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE TROCA DE MATA BURRO NA COMUNIDADE DO MORRO REDONDO, PRÓXIMO A RESIDÊNCIA DO SENHOR ESTEVÃO.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/557/indicacao_05-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/557/indicacao_05-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DA DISPONIBILIZAÇÃO DE UM CARRO PARA FACILITAR A LOCOMOÇÃO DAS AGENTES DE SAÚDE E CONSEQUENTEMENTE A MELHORIA NOS SERVIÇOS.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/548/indicacao_004-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/548/indicacao_004-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJA RESTAURADO O CALÇAMENTO DA ESTRADA JOSÉ DIAS RIBEIRO QUE DÁ ACESSO DA COMUNIDADE QUILOMBOLA DE FELIPE À COMUNIDADE DA SERRINHA, POIS O CALÇAMENTO ENCONTRASSE EM PÉSSIMAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/547/indicacao_002-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/547/indicacao_002-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE TERMINO DE IMPLEMENTAÇÃO DE FOSSA SÉPTICA NA RESIDÊNCIA DO SENHOR JOSÉ PEDRO, MORADOR DA COMUNIDADE DA SERRINHA.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/546/indicacao_001-2020.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/546/indicacao_001-2020.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE A PREFEITURA JUNTAMENTE COM O CRAS INVISTAM NA REUTILIZAÇÃO DE PNEUS, PARA ENFEITAR AS PRAÇAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/542/indicacao_45-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/542/indicacao_45-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE FAZER A MANUTENÇÃO NAS ESTRADAS PRINCIPAIS  DAS COMUNIDADES: SAPÉ, MATINHO E TRÊS BARRAS.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/541/indicacao_44-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/541/indicacao_44-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE COLOCAR VENTILADORES DE TETO NO AUDITÓRIO DONA NHANHÁ, NA ESCOLA MUNICIPAL "CORONEL JÚLIO  VASCONCELOS MOTTA".</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/540/indicacao_43-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/540/indicacao_43-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE FAZER A REFORMA DA PONTE QUE DÁ ACESSO À PROPRIEDADE DE IVAN LANA E OUTRAS CINCO FAMÍLIAS NA COMUNIDADE RURAL DE TRÊS BARRAS.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/539/indicacao_42-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/539/indicacao_42-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJA FEITA A LIMPEZA DO POÇO ARTESIANO DA COMUNIDADE  DO FELIPE.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/538/indicacao_41-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/538/indicacao_41-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE QUE A PREFEITURA TOME AS DEVIDAS PROVIDÊNCIAS RELATIVAS AO SANEAMENTO BÁSICO E ESGOTAMENTO SANITÁRIO NA COMUNIDADE DE DEDÉ DE MANÉ JOÃO.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/537/indicacao_40-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/537/indicacao_40-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE QUE A PREFEITURA ATRAVÉS DA VIGILÂNCIA SANITÁRIA, VERIFIQUE FOCOS DE DENGUE E OUTRAS DOENÇAS NO GALPÃO LOCALIZADO NO BAIRRO PADRE PESSOA.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/536/indicacao_39-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/536/indicacao_39-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE CONSTRUIR UM CEDER UMA GALPÃO PARA A ASSOCIAÇÃO DOS CATADORES DE MATERIAIS RECICLÁVEIS DE NOVA UNIÃO (UNICICLA).</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/535/indicacao_38-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/535/indicacao_38-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DA IMPLANTAÇÃO DE UM PONTO DE CAVALO NAS PROXIMIDADES DA PRAÇA CARDEAL MOTTA.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/534/indicacao_37-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/534/indicacao_37-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DA TROCA DAS LÂMPADAS DOS POSTES NA RUA DA CASA SR. JOSÉ VITAL, Nº10, PARQUE DAS ÁGUAS.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_36-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_36-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE FAZER UM ESTUDO DA SINALIZAÇÃO DAS PRINCIPAIS RUAS DA CIDADE, SENDO ELAS: RUA DOMINGOS FERREIRA PENA, RUA MANOEL TEIXEIRA DIAS, AV. TENENTE ANTONIO MANOEL DA FONSECA E A RUA JOAQUIM CAMILO.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/532/indicacao_35-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/532/indicacao_35-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJA FEITO O PATROLAMENTO NA ESTRADA DO PACHECO, QUE DESCE PARA A CASA DO SR. RAIMUNDO SR. JOÃO E SRA. LINDALVA.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/531/indicacao_34-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/531/indicacao_34-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJA FEITA A PINTURA NA PARTE INTERNA DA UNIDADE BÁSICA DE SAÚDE DO CRUZEIRO, ESPECIFICAMENTE NA SALA DE  CURATIVOS E EMERGÊNCIA.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/530/indicacao_33-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/530/indicacao_33-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DA TROCA DE TODAS AS LÂMPADAS LATERAIS DA UNIDADE BÁSICA DO CRUZEIRO.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/529/indicacao_32-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/529/indicacao_32-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE A SECRETARIA DE MEIO AMBIENTE JUNTAMENTE COM O FISCAL DE POSTURA TOME PROVIDÊNCIAS À RESPEITO DOS CÃES ABANDONADOS NO CONDOMÍNIO ESTÂNCIA DA SERRA, COMO TAMBÉM OS MUITOS CÃES QUE SE ENCONTRAM ABANDONADOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/527/indicacao_031-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/527/indicacao_031-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE A COPASA SEJA NOTIFICADA PARA QUE PROCEDA URGENTEMENTE OPERAÇÃO TAPA BURACO NA CONFLUÊNCIA DAS RUAS NINICO DIAS, PROF. MARIA LIGÓRIA BICALHO E  DOMINGOS FERREIRA PENA.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/526/indicacao_029-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/526/indicacao_029-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE ELABORAR UM PROJETO DE ELETRIFICAÇÃO DA COMUNIDADE DENOMINADA 5 IRMÃOS, AS MARGENS DA BR 381 DEFRONTE A COMUNIDADE DO CAMPOLAR, PROJETO ESTE A SER ELABORADO PELO CONSMEPI, NO QUAL NOSSO MUNICÍPIO É FILIADO.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/525/indicacao_027-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/525/indicacao_027-2019.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE UM PROJETO DE BASE ASFÁLTICA, NA ESTRADA RAIMUNDO DOS SANTOS, QUE SERÁ ENCAMINHADO AO DEPUTADOS DE MINHA CONFIANÇA PARA LIBERAÇÃO DOS RECURSOS.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/524/indicacao_023.2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/524/indicacao_023.2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE RESTAURAR O CALÇAMENTO DA ESTRADA QUE INTERLIGA A COMUNIDADE BARRA DE SANTANA A  COMUNIDADE DO SAPÉ, NO MORRO EM FRENTE À CASA DO SR. JOAQUIM MOREIRA.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/523/indicacao_022.2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/523/indicacao_022.2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE PROVIDENCIAS SEJA TOMADAS, PARA QUE O ESGOTO NÃO FIQUE ESCORRENDO SOBRE A RUA JOAQUIM NICOMEDES, NA COMUNIDADE QUILOMBOLA DE FELIPE.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/522/indicacao_021.2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/522/indicacao_021.2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE RECUAR O PASSEIO ENTRE AS RUAS AMPARO FUTEBOL CLUBE E EDSON DIAS BICALHO, NO BAIRRO PADRE PESSOA.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/521/indicacao_020.2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/521/indicacao_020.2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE REFORMA DA PONTE QUE DÁ ACESSO  AO BAIRRO NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/520/indicacao_019.2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/520/indicacao_019.2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJA RESTAURADO O CALÇAMENTO DA COMUNIDADE QUILOMBOLA DE FELIPE QUE ESTÁ EM PÉSSIMAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_18-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_18-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE TROCA DAS LÂMPADAS NA RUA PROFESSORA MARIA LIGÓRIA, EM FRENTE A CASA DE JUSSARA DA EMATER.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_17-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_17-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE SE COLOCAR PLACAS DE "PROIBIDO ESTACIONAR", EM FRENTE A TODAS AS LIXEIRAS  DO NOSSO MUNICÍPIO E FAZER A PINTURA NO CHÃO MARCANDO ESTE LOCAL.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/515/indicacao_16-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/515/indicacao_16-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE INSTALAR UM BEBEDOURO NO VELÓRIO MUNICIPAL OU A COLOCAÇÃO DE FILTRO DE BARRO ATÉ A INSTALAÇÃO DO BEBEDOURO OU A INSTALAÇÃO DE UMA TORNEIRA COM FILTRO DE ÁGUA. ALÉM DISSO, PEDIMOS A COLOCAÇÃO DE UM VENTILADOR DE TETO OU MÓVEL.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/514/indicacao_15-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/514/indicacao_15-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE FAZER A EXTENSÃO DE ILUMINAÇÃO PÚBLICA, NA AVENIDA DONA CARMEM, NO BAIRRO SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/513/indicacao_14-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/513/indicacao_14-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJA FEITA A DOAÇÃO DE UM IMÓVEL DA PREFEITURA, ONDE ERA A ANTIGA CRECHE DO FELIPE, PARA A ASSOCIAÇÃO DOS MORADORES DA COMUNIDADE DE QUILOMBOLA DE FELIPE.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/512/indicacao_13-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/512/indicacao_13-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE FAZER A EXTENSÃO DE ILUMINAÇÃO PÚBLICA, NA COMUNIDADE CINCO IRMÃOS.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>José Geraldo Dias Duarte</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/511/indicacao_12-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/511/indicacao_12-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJA FEITA  A REFORMA DA PONTE QUE DÁ ACESSO AO CLUBE DO PAULO, PRÓXIMO À CASA DO SR. ZIZITO, LOCALIZADA NA PONTE DOS MACHADOS.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/510/indicacao_11-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/510/indicacao_11-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE TERMINAR A OBRA DOS CALÇAMENTOS E DO MEIO FIO DAS RUAS NA COMUNIDADE DO FERNANDO SOARES.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/509/indicacao_10-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/509/indicacao_10-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJA PROVIDENCIADA A LIMPEZA DAS ESTRADAS RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/508/indicacao_09-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/508/indicacao_09-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE QUE A PREFEITURA PROVIDENCIE JUNTO A IGREJA CATÓLICA, A INSTALAÇÃO DE VENTILADORES NO CENTRO PAROQUIAL.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/507/indicacao_08-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/507/indicacao_08-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE A SITUAÇÃO DA ÁGUA NA COMUNIDADE DO MORRO REDONDO SEJA ACOMPANHADA DE PERTO E QUE SOLUÇÕES SEJAM DADAS.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/506/indicacao_07-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/506/indicacao_07-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE COLOCAR UMA PLACA DE DE PROIBIDO PARAR E ESTACIONAR NAS PROXIMIDADES DA DROGARIA FARMA E SAÚDE(FARMÁCIA DE JUNINHA).</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/505/indicacao_06-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/505/indicacao_06-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE INSPECIONAR E FAZER OS REPAROS NECESSÁRIOS, NA PONTE DA COMUNIDADE DE TRÊS BARRAS, PRÓXIMO A CADA DO SR. JAIME.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>NECESSIDADE DE COLOCAR UM QUEBRA-MOLAS EM FRENTE À PRAÇA NA RUA ALFERES JOSÉ FARIA PESSOA.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_04-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_04-2019.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE INSTALAR  LUMINÁRIAS DE EMERGÊNCIA NA UNIDADE BÁSICA  DE SAÚDE.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/502/indicacao_03-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/502/indicacao_03-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO, A CONTENÇÃO DA EROSÃO NA LATERAL DA PRAÇA PADRE JOSÉ DIAS DUARTE, ENTRE AS RESIDÊNCIAS DE MARIA AUXILIADORA E VANDERLEI VIANA LIMA.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/501/indicacao_02-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/501/indicacao_02-2019.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A TROCA DAS LÂMPADAS QUE ILUMINAM A PRAÇA CARDEAL MOTTA</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/500/indicacao_01-2019.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/500/indicacao_01-2019.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A MELHORIA DA ILUMINAÇÃO DA QUADRA DE ESPORTES DA COMUNIDADE QUILOMBOLA DE FELIPE.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/496/indicacao__065-2018.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/496/indicacao__065-2018.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA QUE DÁ ACESSO À CAPELA DE SÃO JUDAS TADEU, NA COMUNIDADE RURAL DE SERRINHA.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/495/indicacao__064-2018.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/495/indicacao__064-2018.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJA RESTAURADA A PONTE QUE LIGA A COMUNIDADE DO MELO AO RESTAURANTE SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/494/indicacao__063-2018_uPVhG8W.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/494/indicacao__063-2018_uPVhG8W.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJA RECONSTRUÍDA A PONTE QUE LIGA A COMUNIDADE DE MELO À COMUNIDADE DO FELIPE.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/493/indicacao__062-2018_SimhxBH.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/493/indicacao__062-2018_SimhxBH.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE IMPLANTAR CESTOS PARA COLETA DE LIXO NA BOCA DE LOBO, MAIS CONHECIDOS COMO  "BUEIROS INTELIGENTES".</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/492/indicacao__061-2018.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/492/indicacao__061-2018.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE SE CONSERTAR O TELEFONE NA UNIDADE BÁSICA DE SAÚDE DE CRUZEIRO.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/491/indicacao__060-2018.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/491/indicacao__060-2018.pdf</t>
   </si>
   <si>
     <t>SUGESTÃO PARA QUE A FEIRA DA AGRICULTURA FAMILIAR SE TRANSFIRA PARA A PRAÇA CARDEAL MOTTA, EM FRENTE A PREFEITURA, UTILIZANDO O ESTACIONAMENTO DE 45 GRAUS E MEIA PISTA DA RUA.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/490/indicacao__059-2018.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/490/indicacao__059-2018.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJA COMPLEMENTADO O CALÇAMENTO DA PORTEIRA ATÉ A CASA DO SR. EZEQUIEL, PARA QUE OS BENEFÍCIOS PÚBLICOS POSSAM CHEGAR ATÉ AQUELAS FAMÍLIAS, NO CASO O CAMINHÃO PIPA.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/489/indicacao__057-2018.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/489/indicacao__057-2018.pdf</t>
   </si>
   <si>
     <t>SUGESTÃO AO PREFEITO QUE SE REALIZE OBRAS DE INSTALAÇÃO DE MEIO FIO E CANALETA NA RUA QUE SE INICIA AO FRENTE AO RESTAURANTE DONA MARIA, EM FRENTE AO TREVO DE ACESSO A ESTRADA DA ROCINHA(RODOVIA RAIMUNDO SANTOS).</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/488/indicacao__056-2018.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/488/indicacao__056-2018.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA RESOLVA A QUESTÃO DA BOMBA DO POÇO ARTESIANO ORÇADO EM TORNO DE R$6.000,00, DO LOTEAMENTO ESTANCIA DA SERRA.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/478/indicacao_55-2018.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/478/indicacao_55-2018.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE RETIRADA DA ÁRVORE ( PATA DE VACA) EM FRENTE A ESCOLA  MUNICIPAL CORONEL JÚLIO VASCONCELLOS MOTTA (GRUPO).</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/477/indicacao_54-2018.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/477/indicacao_54-2018.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE FAZER UM PROJETO DE LEI CRIANDO O CONSELHO MUNICIPAL DE IGUALDADE RACIAL.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/476/indicacao_53-2018.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/476/indicacao_53-2018.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE FAZER UM MURO DE ARRIMO PRÓXIMO À CASA DA SRA. BENEDITA, NO BAIRRO NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/475/indicacao_52-2018_JVWZpbd.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/475/indicacao_52-2018_JVWZpbd.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE FAZER UM MURO DE ARRIMO URGENTE PRÓXIMO Á CASA DA SRA. MARIA TEREZA MARTINS, ESPOSA DE CIRO, E TAMBÉM FAZER UM MURO DE ARRIMO PRÓXIMO Á CASA DA SRA. CLEONICE NASCIMENTO, NA COMUNIDADE QUILOMBOLA DE FELIPE.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/474/indicacao_51-2018.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/474/indicacao_51-2018.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE SER COLOCAR UM BEBEDOURO OU PURIFICADOR DE ÁGUA GELADA PARA A DELEGACIA CIVIL.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CONSTRUÇÃO DE UM MURO DE CONTENÇÃO DE ENCOSTA NA ESTRADA DO PEÃO, PRÓXIMO À RESIDÊNCIA DO MORADOR POPULARMENTE CONHECIDO COMO BAIANO.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DE ACESSO AO BAIRRO ESTÂNCIAS DA SERRA.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CONSTRUÇÃO DE UM MURO DE ARRIMO EM FRENTE À CASA DE CLEONICE, NA ESQUINA DA RUA BOA ESPERANÇA NA COMUNIDADE QUILOMBOLA DE FELIPE.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE COLOCAR PLACAS INDICATIVAS COM OS NOMES DAS RUAS NA COMUNIDADE QUILOMBOLA  DE FELIPE.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CALÇAMENTO DA RUA BOA VISTA EM FRENTE A IGREJA CATÓLICA, TAMBÉM LIMPEZA E CALÇAMENTO DA RUA JOSÉ VENÂNCIO NA COMUNIDADE QUILOMBOLA DO FELIPE.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CALÇAMENTO NA ESTRADA DO MATINHO NO MORRO PRÓXIMO À CASA DO SR. ZEZINHO FILHO DE MÁRIO.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJA FEITA A EXTENSÃO DE REDE E IP(ILUMINAÇÃO PÚBLICA) DE UM POSTE AO OUTRO, DO AÇOUGUE "CARNE BOA" ATÉ A CASA DO SR. LUIZ FONSECA, NA COMUNIDADE DE PONTE DOS MACHADOS.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.jpeg</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJA FEITA A EXTENSÃO DE REDE E IP(ILUMINAÇÃO PÚBLICA), DO BAIRRO SÃO FRANCISCO DE ASSIS(CASA POPULAR) ATÉ A RESIDÊNCIA DO SR. HUGO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE FAZER A EXTENSÃO DA REDE ELÉTRICA E COLOCAR IP( ILUMINAÇÃO PÚBLICA) NOS POSTES JÁ EXISTENTES NA COMUNIDADE DO LEME.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJA FEITO ATENDIMENTO MÉDICO NA COMUNIDADE DE BOA VISTA.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE QUE DENOMINE A PONTE QUE ESTÁ SENDO CONSTRUÍDA NA REGIÃO DE SETE PRATOS, DE  "PONTE JOSÉ DOS SANTOS MOTTA FILHO", ZIZITO.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CALÇAMENTO NA COMUNIDADE DO MATINHO À ESTRADA QUE DÁ ACESSO A COMUNIDADE DE TRÊS BARRAS EM FRENTE AO CLUBE COUNTRY FLIPPER.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CALÇAMENTO NA COMUNIDADE DE TRÊS BARRAS, ESTRADA QUE DÁ ACESSO À CASA DE FRANCISCA NAZÁRIA E OUTRAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE LIMPEZA DE FOSSA SÉPTICA NA COMUNIDADE DE MELO, NA CASA DA SRA. PIEDADE.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJA FEITO O CALÇAMENTO NA ESTRADA PRINCIPAL DA COMUNIDADE DE BOA VISTA, REFERÊNCIA: NA SUBIDA PARA "TOCA DO DILA".</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJA FEITO O CALÇAMENTO NA RUA LUIZ EVANGELISTA DE MOURA, CRUZAMENTO COM A RUA DONA MAURA SILVESTRE, QUE DÁ ACESSO A CASA DOS SENHORES SIDRAK, AMADO E ZEQUINHA NO CAMPOLAR.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJA FEITO O CALÇAMENTO DA RUA PRINCIPAL DA COMUNIDADE PARQUE DAS ÁGUAS, RUA QUE DÁ ACESSO A CASA DO SR. GETÚLIO.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJA FEITA COM MUNICÍPIOS VIZINHOS UMA PARCERIA PARA CONSTRUÇÃO DE UM ABRIGO PARA CÃES EM SITUAÇÃO DE RUA.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CALÇAMENTO, REDE DE ESGOTO E EXTENSÃO DA ILUMINAÇÃO PÚBLICA E REDE ELÉTRICA, NA EXTENSÃO DO BAIRRO PEDRO PESSOA.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE DISPONIBILIZAR UMA AMBULÂNCIA DE PLANTÃO PARA A COMUNIDADE QUILOMBOLA DE FELIPE.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/443/443_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/443/443_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE QUE SEJA FEITO UM POÇO ARTESIANO NA COMUNIDADE DA BAIXADA, PRÓXIMO A COMUNIDADE QUILOMBOLA DE FELIPE.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CALÇAMENTO DA RUA ANTONIA DE PAULA DUARTE, VIA DE LIGAÇÃO ENTRE AS RUAS QUINCAS DANIEL E PADRE FRANCISCO GONÇALVES ROSA.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CALÇAMENTO DE APROXIMADAMENTE 100 METROS NO MORRO QUE DÁ ACESSO ÀS RESIDÊNCIAS  DE SALVADOR DA CONCEIÇÃO RIBEIRO, CONCEIÇÃO DE FÁTIMA RIBEIRO E JOSÉ PROFETA DE OLIVEIRA, NA COMUNIDADE DA SERRINHA</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/440/440_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/440/440_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE COLOCAR PLACAS INDICATIVAS PARA TODAS COMUNIDADES RURAIS DESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE COLOCAR PLACAS INDICATIVAS NA VIA QUE DÁ ACESSO AO POSTO MÉDICO, INDICANDO PLANTÃO MÉDICO.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE REGULAMENTAR O HORÁRIO DO ESTACIONAMENTO EM FRENTE À AGÊNCIA DOS CORREIOS LOCALIZADA NA RUA JOAQUIM CAMILO.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE FAZER UMA PRACINHA NA ÁREA AO LADO DO POSTO MÉDICO NA COMUNIDADE DE FERNANDO SOARES.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE QUE A SECRETARIA MUNICIPAL DE OBRAS PROCEDA COM O PATROLAMENTO, ENCASCALHAMENTO E LIMPEZA DA ESTRADA QUE DÁ ACESSO A COMUNIDADE DA BAIXADA, TENDO COMO PONTO CRÍTICO O MORRO PRÓXIMO  A RESIDÊNCIA DO SENHOR NEZITO; RESSALTANDO QUE QUASE TODAS AS ESTRADAS DO NOSSO MUNICÍPIO ESTÃO EM SITUAÇÃO DEPLORÁVEL E COM RARAS EXCEÇÕES.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA COMUNIDADE DA SERRINHA, NAS ADJACÊNCIAS DO BAR DO REGINALDO, NA ESTRADA LUIZ TIÃO.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE TROCA DE DOIS MATA BURROS, SENDO UM NA ESTRADA JOSÉ DIAS RIBEIRO, QUE INTERLIGA A SERRINHA AO FELIPE E O OUTRO NA ESTRADA LIGA O FELIPE AO MORRO REDONDO.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE FAZER CARTÕES COM O NUMERO DA AMBULÂNCIA, UBS, E DO PSF PARA SER DISTRIBUÍDO À POPULAÇÃO.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE REVITALIZAÇÃO DAS RUAS NA ESTÂNCIA DA SERRA, BEM COMO CADASTRO FORMAL DAS RUAS, FORNECIMENTO DE ÁGUA TRATADA.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE EXTENSÃO DO CALÇAMENTO, LIMPEZA DO MATO E CONSTRUÇÃO DE UMA PONTE NA RUA CLODOMIRO OLIVEIRA, QUE DÁ ACESSO AO BAIRRO NOSSA SENHORA DAS GRAÇAS EM TEMPO DE SECA.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE REFORMAR O POLIESPORTIVO MUNICIPAL DONA LILITE MOTTA.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE REDE PLUVIAL NO LOTE DE MARGARIDA, LOCALIZADO NA RUA PADRE FRANCISCO GONÇALVES ROSA NO BAIRRO DA FONTINHA, JÁ QUE O LOTE RECEBE TODA AGUA DE CHUVA DA REFERIDA RUA E DA RUA QUINCAS DANIEL, E FOI TRANSFORMANDO EM UMA ENORME CRATERA. SOLICITA TAMBEM QUE SEJA RESOLVIDO O PROBLEMA DO ESGOTO SANITÁRIO QUE ESCORRE DIARIAMENTE POR PROBLEMA DE VAZAMENTO DA REDE.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE UM CORETO AO LADO DO VESTIÁRIO DO CAMPO DO CAMPOLAR, BEM COMO A INSTALAÇÃO DE BANCOS NO REFERIDO LOCAL.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">NECESSIDADE DO RESTABELECIMENTO DOS SINAIS DA TV MINAS E TV MINAS. </t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE LIMPEZA DA ESCADARIA JOSÉ BRAZ NO BAIRRO CRUZEIRO.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJA FEITA UMA NOVA PONTE NA ESTRADA QUE DÁ ACESSO A COMUNIDADE QUILOMBOLA DE FELIPE, TAL PONTE ENCONTRA-SE PRÓXIMA A CASA DO SR. GIOVANE.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESAPROPRIAÇÃO DA CASA SÃO VICENTE DE PAULA, AO LADO DO CEMITÉRIO SÃO SEBASTIÃO, NO BAIRRO SÃO SEBASTIÃO. SUGERIMOS QUE NO LOCAL SEJA CONSTRUÍDO UM CENTRO COMUNITÁRIO PARA O BAIRRO OU UMA PRAÇA COM ACADEMIA POPULAR.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE ASSENTAMENTO DE BEBEDOURO PRÓXIMO AO CAMPO DE FUTEBOL NA COMUNIDADE DO SAPÉ.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE RESTAURAÇÃO DO CAMPO DE FUTEBOL NA COMUNIDADE DO SAPÉ, BEM COMO QUE A PREFEITURA CERQUE O LOCAL COM TELA TIPO ALAMBRADO.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE IMPLANTAÇÃO DE REDE DE DRENAGEM  COM MANILHAS EM PONTOS CRÍTICOS NAS ESTRADAS VICINAIS DO MUNICÍPIO, EM ESPECIAL NA CURVA PRÓXIMA A CASA DO SR. EDILSON NA COMUNIDADE DA SERRINHA.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE LIMPEZA DA ESTRADA AO LADO DA RESIDÊNCIA DO SR. DICO, NA COMUNIDADE DE MELLO.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE RESTAURAÇÃO DO CAMPO DE FUTEBOL NA COMUNIDADE QUILOMBOLA DE FELIPE.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE LOCAL PARA QUE HAJA IMPLANTAÇÃO DO CAIXA 24 HORAS NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE FECHAMENTO DO CAMPO DE AREIA, SITUADO NA COMUNIDADE DA SERRINHA AO FUNDO DO BAR DO SR. REGINALDO VIEIRA.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE COLOCAR MATA-BURRO NA COMUNIDADE DA SERRINHA, NA DIVISA DO TERRENO DOS SENHORES REGINALDO JOSÉ RIBEIRO E RAIMUNDO EMENEGILDO DIAS.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE SE COLOCAR UMA PLACA DE SINALIZAÇÃO NA ENTRADA QUE DÁ ACESSO A COMUNIDADE QUILOMBOLA DO FELIPE, COM OS DIZERES: "SEJA BEM-VINDO A COMUNIDADE QUILOMBOLA DO FELIPE".</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE CONSTRUÇÃO DE UMA PRAÇA AO LADO DA ESCOLA ESTADUAL DA COMUNIDADE QUILOMBOLA DE FELIPE, NA RUA BOA VISTA.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE QUE SEJA PROVIDENCIADO O CALÇAMENTO DA BR 381(CARRETÃO), ATÉ A COMUNIDADE QUILOMBOLA DE FELIPE.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE RESTAURAÇÃO DO CORETO NA COMUNIDADE QUILOMBOLA DE FELIPE.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>José Geraldo Dias Duarte, Edilene Rosa Coelho Ferreira, Eduardo César Motta Dias, Joaquim Aparecido dos Santos, Marcilon Magela Alves</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE SE COLOCAR GRADES DE PROTEÇÃO NA FRENTE DA DELEGACIA.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE HIDRANTES EM CADA BAIRRO PRÓXIMO À IGREJA MATRIZ DO SENHOR BOM JESUS DO AMPARO E NA PRAÇA PADRE JOSÉ DIAS DUARTE.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE RECONSTRUIR A CASA DE LIA E MIRIAM POR CAUSA DO INCÊNDIO.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADES DE SANITÁRIOS PÚBLICOS NAS COMUNIDADES DE FELIPE, FERNANDO SOARES, CAMPOLAR E BAIRROS SÃO SEBASTIÃO E NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE VISTORIA E LAVAGEM DE TODAS AS CAIXAS D'AGUA DO MUNICÍPIO, POIS ALGUMAS POSSUEM AS TAMPAS QUEBRADAS.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE SUPRIR A FALTA DE ÁGUA NA COMUNIDADE DA SERRINHA, DURANTE A REALIZAÇÃO DAS FESTIVIDADES EM HOMENAGEM A SÃO JUDAS TADEU A REALIZAR-SE  ENTRE OS DIAS 26 A 28/10.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE CALÇAMENTO NA RUA QUE DÁ ACESSO A CASA DOS SENHORES ANTONIO GUIMARÃES E ADAIR MARIA, MORADORES DA COMUNIDADE DA SERRINHA.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJA DISPONIBILIZADA UMA AMBULÂNCIA PARA A COMUNIDADE QUILOMBOLA DE FELIPE, DURANTE A REALIZAÇÃO DO CAMPEONATO NA QUADRA.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE REALIZAÇÃO DE OBRAS NA CAIXA DE ÁGUA NA COMUNIDADE QUILOMBOLA DE FELIPE.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE SINALIZAÇÃO DAS RUAS NA COMUNIDADE QUILOMBOLA DE FELIPE, BEM COMO A ESTRADA JOSE DIAS RIBEIRO.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE ILUMINAÇÃO DA RUA PRINCIPAL ATÉ A QUADRA NA COMUNIDADE DE FERNANDO SOARES.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CALÇAMENTO NA RUA DA VILA JOANICO.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CALÇAMENTO E ILUMINAÇÃO NA RUA ATRÁS DA IGREJA CATÓLICA NA COMUNIDADE DE FERNANDO SOARES.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE AUMENTAR A TELA NA QUADRA DA COMUNIDADE DE FERNANDO SOARES, BEM COMO A CONCLUSÃO DA OBRA.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE INSTALAÇÃO DE FOSSA SÉPTICA NAS RESIDÊNCIAS DE MUNDINHO E MAIS TRÊS CASAS NO TERRENO DO ESPÓLIO DE DONA LÚCIA, NA LOCALIDADE DE SETE PRATOS.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE INSTALAÇÃO DE FOSSA SÉPTICA NAS RESIDÊNCIAS DE JOSÉ TOBIAS, ROBERTO AVELAR, SOLANGE AVELAR E GERALDO AVELAR, NA LOCALIDADE DE FAZENDA SANT'ANNA.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE INSTALAÇÃO DE UM POSTE NA ENTRADA DA COMUNIDADE DO BAÚ, NO SÍTIO DUARTE, EM NOME DE JOSÉ GERALDO TEIXEIRA DUARTE.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE COLOCAR QUEBRA-MOLAS E UMA BARREIRA DE PROTEÇÃO PARA AS CASAS NA ESTRADA RAIMUNDO SEBASTIÃO PEREIRA (PIÃO), MAS PROXIMIDADES DA CASA DA SRA. ROSILENE DA SILVA MARTINS ATÉ A CASA DO SR. JOSÉ FERREIRA FILHO.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE MUDANÇA DE REDE ELÉTRICA NA RUA PIÃO.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE QUE SEJA MOLHADA A ESTRADA NA COMUNIDADE DE MORRO REDONDO, TENDO COMO PONTO CRÍTICO A ESTRADA QUE DÁ ACESSO A RESIDÊNCIA DO SENHOR ESTEVÃO.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE QUE SEJA MOLHADA A ESTRADA NA COMUNIDADE DE SERRINHA, TENDO COMO PONTO CRÍTICO A ESTRADA QUE DÁ ACESSO A CAPELA DE SÃO JUDAS TADEU.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO SENHOR PREFEITO MUNICIPAL UM REBAIXAMENTO DO MATA-BURRO NA COMUNIDADE DO MATINHO, PRÓXIMO A CASA DO SR. JOSÉ ANTÔNIO DE OLIVEIRA(ZEZINHO DE MÁRIO).</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO SENHOR PREFEITO MUNICIPAL QUE SEJA FEITO UM CONVÊNIO COM O HOSPITAL DA BALEIA.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE UM BRAÇO E UMA LÂMPADA EM UM POSTE NA RUA VICE-PREFEITO JAIME FONSECA, PRÓXIMO A CASA DE NÚMERO 22.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO MUNICIPAL QUE SEJA FEITO UM ESTUDO DE EXTENSÃO DE REDE ELÉTRICA NA RUA MARIA ASSUNÇÃO DIAS BICALHO NO BAIRRO PADRE PESSOA.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INDICADO AO SENHOR PREFEITO MUNICIPAL QUE ENCAMINHE OFÍCIO AO SENHOR DEPUTADO GUSTAVO SANTANA, REFORÇANDO UM PEDIDO JÁ FEITO POR MEIO DE OFÍCIO E PESSOALMENTE, REFERENTE AO PROJETO "MAIS ASFALTO" QUE BENEFICIARÁ AS CIDADES DO INTERIOR DE MINAS. DANDO COMO SUGESTÃO AS RUAS ITAGIBA FIGUEIREDO MOTTA, RUA MARIA ASSUNÇÃO DIAS BICALHO NO BAIRRO PADRE PESSOA NO NOSSO MUNICÍPIO; BEM COMO O MORRO DA ESTRADA PRINCIPAL NA SUBIDA FAZENDA DO ROSÁRIO E ESTRADA PRINCIPAL DA COMUNIDADE DO SAPÉ.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE CONSTRUÇÃO DE ACORDO COM CADA COMUNIDADE, PONTOS DE ÔNIBUS NOS LOCAIS ONDE SE AGLOMERAM MAIOR QUANTIDADE DE ALUNOS QUE ESPERAM TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SE FAÇA LIMPEZA NAS RUAS DA COMUNIDADE DO MELO.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE EXTENSÃO DE REDE ELÉTRICA, NA RUA ALBINOS Nº31, NA COMUNIDADE DO CAMPOLAR.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE MELHORIA NA ILUMINAÇÃO DA PRAÇA MUNICIPAL MONZART BICALHO, QUE SE ENCONTRA NA RUA JOSÉ ALFERES PESSOA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE INSTALAÇÃO DE O CEJUS( PROCESSOS PRÉ-PROCESSUAL), FAZENDO CONTATO COM O PODER JUDICIAL.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE COLOCAR PLACAS COM O NOME DAS RUAS NA COMUNIDADE DO FELIPE E NA COMUNIDADE DO MELO.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE COLOCAR UMA REDE DE INTERNET WI-FI PÚBLICA NA COMUNIDADE DO SAPÉ.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE AMPLIAÇÃO DA ÁREA DA ESCOLA MUNICIPAL JULIO VASCONCELOS MOTTA, ADQUIRINDO PARA TANTO O TERRENO PERTENCENTE A BENEFICÊNCIA POPULAR QUE FICA DETRÁS DO MURO QUE VAI ATÉ O RIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>Vicente Pinto Ribeiro Neto, Elvira Maria Ferreira Mota, Inez Luzia Santos, João Luiz dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.rar</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.rar</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO DÁRIO FERREIRA MOTTA, QUE DÊ DESTINAÇÃO PÚBLICA AO POSTO DE SAÚDE "TIA MARIA" NA COMUNIDADE DE PONTE DOS MACHADOS.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE TERMINO DAS OBRAS DE CALÇAMENTO INICIADAS NA GESTÃO PASSADA NA COMUNIDADE DA SERRINHA.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE RETIRADA DE MANILHAS QUE PASSAM POR DENTRO DO TERRENO ONDE MORA PRISCILA COUTO NO BAIRRO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJAM FEITOS OS TRABALHOS DE LIMPEZA DAS RUAS DO MUNICÍPIO QUE SE ENCONTRAM ATUALMENTE COM O MATO MUITO ALTO.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE RESTAURAÇÃO DA PRAÇA MUNICIPAL JOSÉ ALVIM, LOCALIZADA NO BAIRRO CRUZEIRO.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.rar</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.rar</t>
   </si>
   <si>
     <t>NECESSIDADE QUE O SENHOR PREFEITO DÁRIO FERREIRA MOTTA FAÇA UM ACORDO JUDICIAL NO PROCESSO 0054.14002537-7, ATRAVÉS DO QUAL HÁ CONTENDA ENTRE O MUNICÍPIO DE BOM JESUS DO AMPARO E O DR. MANOEL MOTTA FILHO.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE REALIZAR UM CONVÊNIO COM A COHAB/MG, PARA CONSTRUÇÃO DE CONJUNTOS HABITACIONAIS, DO GOVERNO DO ESTADO DE MINAS GERAIS. SUGERIMOS AO EXECUTIVO QUE UTILIZE PARA CONSTRUÇÃO DAS RESIDÊNCIAS A ÁREA QUE SERÁ DESAPROPRIADA PARA CONSTRUÇÃO DE CASAS DO PROGRAMA MINHA CASA MINHA VIDA, TERRENO ESTE QUE FOI LIMPO E DESMATADO PELA PREFEITURA NO ULTIMO MÊS.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJAM FEITOS TRABALHOS DE PATROLAMENTO E ENCASCALHAMENTO VISANDO A MANUTENÇÃO DA TRAFEGABILIDADE NAS ESTRADAS RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE COLOCAR E TROCAR AS PLACAS INDICATIVAS E EDUCATIVAS QUE ESTEJAM RUIS NA CIDADE.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>José Geraldo Dias Duarte, Marcilon Magela Alves</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE COLOCAR UMA REDE DE INTERNET WI-FI PÚBLICA NAS COMUNIDADES DE FERNANDO SOARES, SERRINHA E CAMPOLAR.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE DENOMINAR AS RUAS DA COMUNIDADE DE FERNANDO SOARES.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE RECONSTRUÇÃO DE UMA MESA E UM BANCO DE CIMENTO NO RODOPARQUE ZÉ ALFAIATE, BEM COMO REFORMA E PINTURA DAQUELE PRÉDIO PÚBLICO, QUE ENCONTRA-SE TODO DANIFICADO.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE RETIRADA DE ENTULHO QUE SE ENCONTRA SOBRE O MEIO FIO, PASSAGEM DE PEDESTRE, NA RUA JAYME ANTÔNIO DA FONSECA, AO LADO DA GARAGEM DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE EXTENSÃO DE REDE ELÉTRICA PARA MARLENE ALVES DA SILVA, MORADORA DA COMUNIDADE DA SERRINHA.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE EXTENSÃO DE REDE ELÉTRICA NA CASA DE FABIANA FERREIRA DA SILVA NA COMUNIDADE DA SERRINHA.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE COLOCAR UMA TELA PROTETORA NA QUADRA ESPORTIVA DO FELIPE.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJAM ASSENTADOS DOIS MATA-BURROS NA COMUNIDADE DA SERRINHA, NA ESTRADA QUE DÁ ACESSO A RESIDÊNCIA DO SR. SALVADOR.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE RESTAURAÇÃO DE REDE DE ESGOTO NA COMUNIDADE QUILOMBOLA DO FELIPE, PRÓXIMA A RESIDENCIA DO SR. ROGÉRIO.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA CASA DE CULTURA EM ESTILO COLONIAL NA PRAÇA AO LADO DA IGREJA MATRIZ, COM O INTUITO DE RECEBER O MEMORIAL DO CARDEAL MOTTA E DE MOZART BICALHO.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE MANUTENÇÃO NO FINAL DA AV. CEL. JOÃO DA MOTTA RIBEIRO, ONDE EXISTE UMA EROSÃO E REDE DE ESGOTO DANIFICADA.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CONSERTO DE UM VAZAMENTO NA REDE DE ESGOTO NA RUA MILTON TEIXEIRA E PRAÇA VIRGÍNIA DIAS DUARTE.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE RESTAURAÇÃO DE CALÇAMENTO NA COMUNIDADE DO FELIPE, BEM COMO DA ESTRADA JOSÉ DIAS RIBEIRO.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CONSTRUÇÃO DE UMA PONTE QUE DÁ ACESSO A COMUNIDADE DE QUEIROZ.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE COLOCAR DOS POSTES ENERGIA ELÉTRICA NA RUA JOSÉ TEIXEIRA DIAS NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE FAZER UM POÇO ARTESIANO NO POVOADO DO SÍTIO DO CAFEZAL.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>Joaquim Aparecido dos Santos, Eduardo César Motta Dias</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR A INSTALAÇÃO DE BRAÇO, REATOR E LÂMPADA E LIGAÇÃO AO POSTE LOCALIZADO EM FRENTE AO BAR DO REGINALDO, NA COMUNIDADE DA SERRINHA, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR A INSTALAÇÃO DE BRAÇO, REATOR E LÂMPADA E LIGAÇÃO AO POSTE LOCALIZADO EM FRENTE AO NÚMERO 177, DA RUA AMPARO FUTEBOL CLUBE, NO BAIRRO PADRE PESSOA, NA SAÍDA DA CIDADE.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>José Gonçalves de Oliveira, Eduardo César Motta Dias</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/330/330_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/330/330_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR CALÇAMENTO DO MORRO QUE SE INICIA EM FRENTE À FAZENDA DO ROSÁRIO, NA ESTRADA DE ACESSO À FAZENDA DO RIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>José Gonçalves de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/329/329_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/329/329_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE FAZER O CALÇAMENTO E COLOCAR GUARD RAIL NO FINAL DA RUA DONA MAURA, Nº 144, NO TRECHO QUE DÁ ACESSO A RODOVIA AMG 900.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CONSTRUÇÃO DE POÇO ARTESIANO NA COMUNIDADE DO BOM JARDIM, DO SAUDOSO JOSÉ CARLOS DE LIMA, "ZUZU", O QUE IRÁ ATENDER APROXIMADAMENTE SETE FAMÍLIAS.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE FAZER A LIGAÇÃO DE REDE DE ESGOTO DA CASA DO SR. JOSÉ ANTÔNIO ATÉ A REDE DA RUA PRINCIPAL, LOCALIZADA NA RUA ALBINOS Nº 113, EM FRENTE AO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CONSTRUIR MAIS UM POÇO ARTESIANO NA COMUNIDADE DO SAPÉ, MAIS ESPECIFICAMENTE PRÓXIMO AO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>Ranielly Nepomuceno Duarte</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE FAZER UM CALÇAMENTO E COLOCAR POSTES COM ILUMINAÇÃO NA RUA QUE INICIA AO LADO DA RESIDÊNCIA DO SENHOR JAIR DONATO NEVES.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE REFORMAR O ANTIGO GRUPO DA COMUNIDADE DO SAPÉ E TRANSFORMÁ-LO EM POSTO DE ATENDIMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>José Gonçalves de Oliveira, Ranielly Nepomuceno Duarte</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE COLOCAR FOSSAS SÉPTICAS NAS RESIDÊNCIAS DA COMUNIDADE DO SAPÉ, ENQUANTO AS FOSSAS NÃO FICAREM PRONTAS QUE SE FAÇA PELO MENOS A LIMPEZA DO CÓRREGO QUE RECEBE OS DEJETOS DA COMUNIDADE.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE RECAPEAR O ASFALTO DA COMUNIDADE DO SAPÉ, ALÉM DE TAMPAR OS BURACOS DO CALÇAMENTO QUE INICIA DEPOIS DA IGREJA CATÓLICA EM DIREÇÃO A COMUNIDADE DE MACUCO.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CONSTRUÇÃO DE UM VESTIÁRIO NO CAMPO DO SAPÉ, BEM COMO FAZER O CERCAMENTO EM VOLTA DO CAMPO E COLOCAR REDES NA TRAVE.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.jpeg</t>
   </si>
   <si>
     <t>FAZER UM LEVANTAMENTO SOBRE TODOS OS POSTES QUE FALTAM LÂMPADAS, BRAÇOS E TRANSFORMADORES NA COMUNIDADE DO SAPÉ E REGIÃO.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE QUE SEJA COLOCADA UMA PLACA DE SINALIZAÇÃO JUNTAMENTE COM O DER, INFORMANDO O ALTO ÍNDICE DE ACIDENTE NA "CURVA DA TORRE", NA RODOVIA IVART JOÃO DOS SANTOS, KM 4 NA MG 900 QUE LIGA BOM JESUS DO AMPARO AO TREVO DA QUINTA.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CONSTRUÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE DE BARRA SANTANA, QUE BENEFICIARÁ MAIS DE VINTE RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE AMPLIAR A REDE DA COPASA NA COMUNIDADE DE CAMPOLAR.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DA PREFEITURA MUNICIPAL REALIZAR UMA MAPEAMENTO DE TODOS OS POSTES COM LÂMPADAS QUEIMADAS E OS QUE FALTAM ILUMINAÇÃO NA COMUNIDADE DE CAMPOLAR. NECESSIDADE DE EXECUTAR OS SERVIÇOS O MAIS RÁPIDO POSSÍVEL.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE PROVIDENCIAR A LIMPEZA E CAPINA DAS RUAS DA COMUNIDADE DE CAMPOLAR.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DA PREFEITURA, JUNTAMENTE COM A ASSISTÊNCIA SOCIAL, VISITAR NA COMUNIDADE DO CAMPOLAR O SR.ABEL DE OLIVEIRA AGUILAR E FABIANA MARIA DE OLIVEIRA PORTO E INICIAR COM URGÊNCIA A CONSTRUÇÃO DA RESIDÊNCIA DO CASAL.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR A INSTALAÇÃO DE LIXEIRAS COM SUPORTE, NAS RUAS DA COMUNIDADE DO FELIPE.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CONSTRUÇÃO DE VESTIÁRIO, ALAMBRADO E REPLANTAR A GRAMADO NO CAMPO DA COMUNIDADE DO FELIPE.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE QUE O ÔNIBUS CIRCULAR DAS QUARTAS FEIRAS SE ESTENDA ATÉ O MORRO DAS ALMAS.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE  DE TROCAR O MATA BURRO QUE DÁ ACESSO A ANTIGA FAZENDA CAFEZAL, LOGO APÓS A PONTE DO ZIZITO NO SAPÉ.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE QUE O EXECUTIVO PROVIDENCIE UMA PLACA PARA INDICAR A "COMUNIDADE DO FELIPE".</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR A INSTALAÇÃO DE FOSSAS SÉPTICAS NA COMUNIDADE DA SERRINHA, BENEFICIANDO ASSIM, MORADORES DAQUELA COMUNIDADE.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE QUE A PREFEITURA ATRAVÉS DO CRAS, FORNEÇA CESTA BÁSICA PARA O SR. JOAQUIM EMÍLIO FERNANDES, ATÉ QUE O MESMO SE RECUPERE DO ACIDENTE.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE FAZER UM LEVANTAMENTO JUNTO À CEMIG, DE ONDE FALTAM POSTES, BRAÇOS E LÂMPADAS EM TODA A COMUNIDADE DO FELIPE E REGIÃO.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR A REVITALIZAÇÃO DE TODO CALÇAMENTO E FAZER O CALÇAMENTO DAS DEMAIS RUAS DA COMUNIDADE DO FELIPE.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE PROVIDENCIAR A LIMPEZA DAS RUAS DAS COMUNIDADES DE FERNANDO SOARES E LEME UMA VEZ POR SEMANA OU PELO MENOS DE QUINZE EM QUINZE DIAS.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE FAZER UM LEVANTAMENTO NA COMUNIDADE DE FERNANDO SOARES E NA COMUNIDADE DO LEME, SOBRE A FALTA DE POSTES, LÂMPADAS, BRAÇOS, RELER E TRANSMISSOR.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>Vanderley José Silva Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE DENOMINAR AS RUAS NA COMUNIDADE DE FERNANDO SOARES.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE EXTENSÃO DE REDE E FIXAÇÃO DE POSTES COM LAMPADA NA RUA QUE DÁ ACESSO A IGREJA CATÓLICA, ATÉ A SAÍDA PARA O CASCALHO.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE MANUTENÇÃO CONSTANTE NA FOSSA SÉPTICA, NA COMUNIDADE DE FERNANDO SOARES.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE EXECUÇÃO DE SERVIÇO DE ILUMINAÇÃO PÚBLICA, COM A DEVIDA INSTALAÇÃO DE BRAÇOS E LÂMPADAS NO CÓRREGO DO OURO NA COMUNIDADE DE FERNANDO SOARES.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE FINALIZAR A EXECUÇÃO DO CALÇAMENTO E A COLOCAÇÃO DO MEIO FIO NA RUA LEME NA COMUNIDADE DE FERNANDO SOARES EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE EXECUÇÃO DE SERVIÇO ELÉTRICO, COM A DEVIDA INSTALAÇÃO DE CABO DE BAIXA TENSÃO DE ENERGIA ELÉTRICA DA REDE ATÉ AS RESIDÊNCIAS DA RUA LEMES NA COMUNIDADE DE FERNANDO SOARES.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE EXECUÇÃO E EXTENSÃO DE REDE E FIXAÇÃO DE POSTES AO FINAL DA RUA BOA ESPERANÇA, QUE DÁ ACESSO A COMUNIDADE QUILOMBOLA DO FELIPE, COM CONVÊNIO COM A CEMIG E ESTUDO DE VIABILIDADE TÉCNICA, BEM COMO FIXAÇÃO DE BRAÇO, REATOR E LÂMPADAS NOS POSTES JÁ FIXADOS.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR O CALÇAMENTO DA ESTRADA QUE LIGA ENTRADA PRINCIPAL DA COMUNIDADE DO CASCALHO ATÉ AS CASAS, COMO TAMBÉM COLOCAR UM MATA BURRO AO LADO DA PORTEIRA QUE DÁ ACESSO A SETE CASAS.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE FAZER URGENTE DE FAZER O TELHADO DA CASA DA SRA. IRENI.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE PATROLAR, ROÇAR E ENCASCALHAR A ESTRADA QUE LIGA A CASA DA DONA CARMINHA E DEMAIS PESSOAS QUE RESIDEM NA COMUNIDADE.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE ROÇAR E PATROLAR A ESTRADA DO PAIOL.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR O CERCAMENTO COM TELA DE TODO O CAMPO DE FUTEBOL DA COMUNIDADE DE FERNANDO SOARES, COMO TAMBÉM CONSTRUÇÃO DE UM VESTIÁRIO.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE COLOCAÇÃO DE MEIO FIO NO CALÇAMENTO DAS COMUNIDADES RURAIS DA ESTIVA E SERRINHA.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR A COLOCAÇÃO DE DUAS OU TRÊS MANILHAS PARA PASSAGEM DE TRABALHADORES QUE UTILIZAM ESTA ESTRADA PARA ACESSAR AS PROPRIEDADES QUE PRESTAM SERVIÇO, MONTADOS EM EQUINOS, ALÉM DE GADO DE CORTE E LEITE, NAS DIVISAS DAS FAZENDAS SANT'ANNA E A ÁREA DESMEMBRADA POR HERANÇA, DESTA PROPRIEDADE RURAL E ATUALMENTE ARRENDADA AO SENHOR GLAYSON BOM CONSELHO.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE OBRA DE DRENAGEM NA ESCADARIA JOSÉ BRAZ, NO BAIRRO NOSSA SENHORA APARECIDA, PARA CONDUZIR AS ÁGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE COLOCAR UMA ANTENA DE INTERNET PARA A ÁREA INDUSTRIAL DO CARRETÃO.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CONSTRUÇÃO DE UM MURO DE ARRIMO NA ENCOSTA LATERAL DA CASA DA SRA. ELIANA DE OLIVEIRA, NA RUA DONA CARMEM, BAIRRO SÃO FRANCISCO DE ASSIS(CASAS POPULARES).</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE DESENTUPIMENTO DE FOSSA SÉPTICA DA COMUNIDADE DE MELO, COM TAMBÉM MELHORAR O ACESSO A MESMA.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CALÇAMENTO COM MEIO FIO NA COMUNIDADE DO MELO, COMO TAMBÉM COLOCAR UM QUEBRA MOLA ANTES DA CASA DP SR. RAIMUNDO MARTINS NESTA MESMA COMUNIDADE.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE REVITALIZAÇÃO E COLOCAÇÃO DO MEIO FIO NA VILA TREVO(TREVINHO DE BOM JESUS DO AMPARO), E TAMBÉM QUE SEJA COLOCADA UMA FOSSA SÉPTICA NO LOCAL.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE REVITALIZAÇÃO DA RUA TENENTE ANTONIO MANOEL DA FONSECA, COMEÇANDO DO AÇOUGUE DO CAL ATÉ O CORETO.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE FAZER UM MINI POÇO ARTESIANO, COLOCAR UM TRANSFORMADOR DA CEMIG E UMA FOSSA SÉPTICA NA COMUNIDADE DE GENIPAPO.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE FAZER O CALÇAMENTO DA COMUNIDADE DE TRÊS BARRAS,QUE VAI DA CASA DO SR. LINEU À CASA DO SR.ADEMIR</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE COLOCAÇÃO DE UMA MANILHA NA RUA ALAMEDA DO IPÊ AMARELO PERTO DA CASA DO SR. DAVI NO MORRO REDONDO.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE REVITALIZAÇÃO DO CALÇAMENTO DA RUA LUIZ DOS SANTOS FERREIRA( RUA DO CAMPO DE FUTEBOL).</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>NECESSIDADE DE REVITALIZAÇÃO DO CALÇAMENTO DE TODA A COMUNIDADE DO SAPÉ.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Edilene Rosa Coelho Ferreira, Eduardo César Motta Dias, Joaquim Aparecido dos Santos, José Gonçalves de Oliveira, Ranielly Nepomuceno Duarte</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE ROÇADA MANUAL E MECANIZADA, PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA QUE DÁ ACESSO À REGIÃO DA "CRIMINOSA", QUE SE INICIA AS MARGENS DA RODOVIA IVART JOÃO DOS SANTOS.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REALIZAR UM LEVANTAMENTO SOBRE A NECESSIDADE DE POSTES DE ILUMINAÇÃO PUBLICA NA ZONA URBANA E EM TODAS AS COMUNIDADES RURAIS.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CONSTRUÇÃO DE APROXIMADAMENTE 300 METROS DE CALÇAMENTO NA COMUNIDADE DE CAIANA, PRÓXIMO AS RESIDÊNCIAS DOS SENHORES FÁBIO E TONINHO DE TIÃO.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CONSTRUÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE DO CARRETÃO.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/259/259_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/259/259_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE COLETAR O LIXO NO MÍNIMO DUAS VEZES POR SEMANA NOS RESTAURANTES DA BR 381, NOS LIMITES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA OBRA DE RECUPERAÇÃO DA REDE DE ESGOTO SANITÁRIO QUE PASSA NOS FUNDOS DOS LOTES E RESIDÊNCIAS DA RUA MAJOR PEDRO MOTTA E DA PRAÇA DOM VIÇOSO.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE PISTA DE SKATE EM UMA DAS PRAÇAS DO MUNICÍPIO OU NA ANTIGA ÁREA DO VIVEIRO DE MUDAS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE TAMPAR A CAIXA D'ÁGUA QUE DISTRIBUI ÁGUA PARA COMUNIDADE DO LEME.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/255/255_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/255/255_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE DESENTUPIR OS MATA BURROS DAS ZONAS RURAIS EM TODO MUNICÍPIO.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE BATEÇÃO E PATROLAMENTO DAS ESTRADAS NAS ZONAS RURAIS, EM TODO MUNICÍPIO DE BOM JESUS DO AMPARO.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>Vanderley José Silva Oliveira, Edilene Rosa Coelho Ferreira, Eduardo César Motta Dias, Joaquim Badaró de Campos, José Gonçalves de Oliveira, Ranielly Nepomuceno Duarte</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE REFORMA DO TELHADO, DESCUPINIZAÇÃO DAS MADEIRAS, BEM COMO A TROCA DAS CALHAS CONDUTORAS DE ÁGUA PLUVIAL, DA IGREJA MATRIZ DO SENHOR BOM JESUS DO AMPARO, PATRIMÔNIO HISTÓRICO MUNICIPAL.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE OBRA DE DRENAGEM E O CALÇAMENTO NO PRIMEIRO MORRO DA ESTRADA QUE LIGA A PONTE DOS MACHADOS AO BAIRRO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE OBRA DE DRENAGEM E A COLAÇÃO DE MANILHA NA ESTRADA ACIMA DO SÍTIO DA VENDA, NA PONTE DOS MACHADOS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>NECESSIDADE DE REPARO DA PONTE SOBRE O RIO "CORGUINHO", NA COMUNDADE DE PEDRAS DE BAIXO.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE RECAPEAMENTO NOS BURACOS NAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE MANUTENÇAO EM PONTE QUE DÁ ACESSO A COMUNIDADE DE PEDRAS NA ESTRADA DEPOIS DO QUINZINHO.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE RETORNAR COM A BOMBA DE PROPRIEDADE DO MUNICIPIO, PARA BOMBEIAR AGUA PARA DUAS MORADIAS NA COMUNIDADE RURAL DE ESTIVA.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE REDE PLUVIAL DO QUINTAL DA RESIDENCIA DE GERALDO CONCEIÇÃO COUTO, NA RUA VEREADOR JOSÉ MOTTA, 629.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE LIMPEZA DE FOSSA INSTALADA NO FUNDO DA RESIDÊNCIA DE BENTINHO ZÉ LALÁ, RESIDENTE À RUA TITINA TEIXEIRA.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE REPARO EM REDE DE ESGOTO QUE SAI DA IGREJA NOSSA SENHORA APARECIDA, NA RUA TITINA TEIXEIRA, EM FRENTE AO NUMERO 190.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA AV. CEL JOÃO DA MOTTA RIBEIRO EM FRENTE A LOJA SÃO JOSE, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Vanderley José Silva Oliveira, Eduardo César Motta Dias</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE TRANSFORMAR A INACABADA FÁBRICA DE DOCES EM POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DO SAPÉ.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DO AMAPÁ, QUE LIGA BOM JESUS DO AMPARO À NOVA UNIÃO.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE AMPLIAÇÃO DE COVÊNIO COM OUTROS BANCOS, PARA PAGAMENTO DE TAXAS E IMPOSTOS DA PREFEITURA, PRINCIPALMENTE O IPTU.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇAO DE ENERGIA ELÉTRICA NA RESIDÊNCIA DE MARIA BENEDITA CATARINO, SITUADA A RUA VICENTE GONÇALVES, 54, BAIRRO SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LIXEIRAS DE TAMBOR EM FRENTE A COMERCIAL CALIXTO NA COMUNIDADE DE PONTE DOS MACHADOS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.jpeg</t>
   </si>
   <si>
     <t>VISTORIA DO COMDEC OU DA SECRETARIA DE OBRAS E URBANISMO, NA RESIDÊNCIA DE EDVANIA MAGNA FERNANDES SILVA, RUA ANTONIO VICENTE, 108, BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CONSTRUÇÃO DE REDE PLUVIAL NO LOTE DE MARGARIDA, RUA PADRE FRANCISCO GONÇALVES ROSA, BAIRRO FONTINHA NA SEDE DO MUNICIPIO.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>José Gonçalves de Oliveira, Eduardo César Motta Dias, Vanderley José Silva Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CONSTRUÇÃO OU ADAPTAÇÃO DO GRUPO ESCOLAR PARA O FUNCIONAMENTO DE UMA CRECHE NA COMUNIDADE DO SAPÉ.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE RENOMEAR RUAS DA COMUNIDADE/CONDOMÍNIO PARQUES DAS ÁGUAS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE MOBILIAR O POSTO DE SAÚDE DA COMUNIDADE DE FERNANDO SOARES</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE CONSTRUÇÃO DE CANALETA E BUEIRO NA COMUNIDADE DE FERNANDO SOARES, ONDE FOI EXECUTADO O CALÇAMENTO.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE MELHORIA NO SINAL DE TELEVISÃO PARA OS USUÁRIOS DOS POSTOS DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE FUNCIONARIO CONSTANTE PARA ATENDIMENTO NO POSTO DA POLICIA MILITAR-MG</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE REFAZER A TUBULAÇÃO DE POÇO ARTESIANO ONDE FUNCIONA A APAE ATE A COMUNIDADE E DEDE MANÉ JOÃO INCLUINDO A CASA DE SR. TARCÍSIO JOSE DA CRUZ.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NA RUA AMPARO FUTEBOL CLUBE.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.jpeg</t>
   </si>
   <si>
     <t>RECAPEAMENTO ALFALTICO NA RUA QUINCAS DANIEL.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE PONTE NO TREVO DE BARÃO DE COCAIS, PERTO DA IGREJA SÃO PEDRO.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE MATA-BURRO NA ESTRADA DE ACESSO À FAZENDA JOÃO CONGO NA COMUNIDADE DE CAMPO ALEGRE.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE RETOMADA DA CONSTRUÇÃO DA CASA DE "DEBREA" NO CAMPOLAR.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR A MANUTENÇÃO DA ESTRADA QUE LIGA A COMUNIDADE DO CAMPO ALEGRE A MG 434, TREVO DE BARÃO DE COCAIS E FAZENDA CACHOEIRA.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA COMUNIDADE DE FERNANDO SOARES.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCLUSÃO DE CALÇAMENTO NO FINAL DA RUA DE ACESSO A PRAÇA PADRE JOSÉ DIAS DUARTE, ENTRE O COMÉRCIO DO SR. MARQUINHOS E SR. CÉLIO, BEM COMO A SINALIZAÇÃO DE RUA SEM SAÍDA E INSTALAÇÃO DE GUARD RAIL NO LOCAL.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.jpeg</t>
   </si>
   <si>
     <t>EXTENSÃO DE CALÇAMENTO NA ESTRADA DE ACESSO A IGREJA BATISTA NA LOCALIDADE SITIO MORRO REDONDO, INSTALAÇÃO DE FOSSAS SÉPTICAS PARA MORADIAS NA REGIÃO E COLOCAÇÃO DE TRANSFORMADOR DE 15 KVA NESTA COMUNIDADE.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR O BOMBEAMENTO DE ÁGUA DO POÇO ARTESIANO DO LOTEAMENTO ESTANCIA DA SERRA.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CARGO(RECRUTAMENTO AMPLO)DE ASSESSORIA PARA A COMUNIDADE QUILOMBOLA NO FELIPE.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CALÇAMENTO DAS RUAS DA LOCALIDADE DE BOA VISTA, INCLUINDO A RUA DA IGREJA, BEM COMO INSTALAÇÃO DE FOSSAS SÉPTICAS PARA MORADIAS DESTA REGIÃO.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CALÇAMENTO DAS RUAS DA LOCALIDADE DE CINCO IRMÃOS E INSTALAÇÃO DE FOSSAS SÉPTICAS PARA MORADIAS DESTA REGIÃO.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CALÇAMENTO DO MORRO QUE FAZ A LIGAÇÃO DA FAZENDA IMPERATRIZ COM A CASA DO SR.VICENTE, NA LOCALIDADE DO CAMPO ALEGRE, BEM COMO INSTALAÇÃO DE FOSSAS SÉPTICAS PARA MORADIAS DESTA REGIÃO.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE MATA-BURRO NA ESTRADA QUE LIGA A COMUNIDADE DA SERRINHA AO EGAS.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PLACAS DE ESTACIONAMENTOS COM INDICAÇÕES DE HORÁRIOS EM FRENTE AO BANCO ITAÚ E ESTACIONAMENTO PRIVATIVO LEGISLATIVO NA RUA DOMINGOS FERREIRA PENA.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCLUSÃO DO CALÇAMENTO DA RUA PRÓXIMA AO RESTAURANTE CAMPOLAR.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CALÇAMENTO OU ASFALTAMENTO DAS RUAS DO BAIRRO PADRE PESSOA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SERVIÇO DE LIMPEZA, TELEFONIA(INSTALAÇÃO DE ORELHÕES),ASFALTAMENTO DAS RUAS E CONSTRUÇÃO DE FOSSA SÉPTICA NA COMUNIDADE DE FERNANDO SOARES.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REFORMA DE CALÇAMENTO E RECAPEAMENTO ASFÁLTICO NA COMUNIDADE DO SAPÉ.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.jpeg</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA "FEIRA DE AGRICULTURA FAMILIAR" NOS FINS DE SEMANA COM A ESTRUTURA DE BARRAQUINHAS PARA OS AGRICULTORES E QUITANDEIRAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE CALÇAMENTO E CONSTRUÇÃO DE MEIO-FIO NA COMUNIDADE VILA DE LAMPARINA(FERNANDO SOARES).</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DOIS POÇOS ARTESIANOS NAS COMUNIDADE DE PEDRAS DE CIMA E PEDRAS DE BAIXO.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE DOIS QUEBRA-MOLAS NA RUA ALAMEDA DAS ORQUÍDEAS NA COMUNIDADE DE MORRO REDONDO.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR ASSENTAMENTO DE MATA-BURRO NA ESTRADA PRÓXIMO AO SÍTIO DE DR. HAMILTON QUE FAZ LIGAÇÃO COM A BR 381.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE MATA-BURRO DA ESTRADA QUE LIGA OS MUNICÍPIOS DE BOM JESUS DO AMPARO À CAÉTE, ENTRE AS PROPRIEDADES DE JERÔNIMO RIBEIRO E SALVADOR.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA RUA DA IGREJA CATÓLICA DA COMUNIDADE DE FERNANDO SOARES.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ARQUIBANCADA NA QUADRA DA COMUNIDADE DO FELIPE.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE FOSSAS SÉPTICAS NA COMUNIDADE DA ESTIVA.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE FOSSAS SÉPTICAS NA COMUNIDADE DE CAIANA.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE BUEIRO DA AVENIDA VEREADOR NHONHÔ BICALHO, QUE DÁ ACESSO A GARAGEM DE UM IMOVEL LOCAL</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BANCOS PARA RESERVAS E COMISSÃO TÉCNICA COM PROTEÇÃO SOLAR NO CAMPO MUNICIPAL RAIMUNDO DIAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.jpeg</t>
   </si>
   <si>
     <t>VIABILIZAR A PAVIMENTAÇÃO E SE POSSÍVEL ASFALTAMENTO NA ENTRADA DA BR 381 ATÉ A ENTRADA DA COMUNIDADE DO FELIPE.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE QUEBRA-MOLA NA RUA MINÉ MELO, PRÓXIMO AO NÚMERO 45.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CORRIMÃO NAS ESCADAS PRÓXIMO AO POSTO DE SAÚDE DONA MARIA RAIMUNDA DO CARMO MOTTA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REFORMA DE POSTO DE SAÚDE NA COMUNIDADE DE FERNANDO SOARES.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Edilene Rosa Coelho Ferreira, Eduardo César Motta Dias, Joaquim Aparecido dos Santos, Vanderley José Silva Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">MANUTENÇÃO DE CALÇAMENTO ONDE FORAM FEITAS OBRAS DE LIGAÇÃO DE ÁGUA NA COMUNIDADE DO PEÃO. </t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE TODAS AS LAMPADAS QUEIMADAS DOS POSTES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REFORMA DA PONTE DE PEDESTRE QUE LIGA A COMUNIDADE DO CAMPOLAR À COMUNIDADE DE PONTE DOS MACHADOS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCLUSÃO DAS OBRAS DE LIGAÇÃO DA REDE DE ESGOTO NA COMUNIDADE DO CAMPOLAR.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REFORMA DOS VESTIÁRIOS DO CAMPO DO CAMPOLAR.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM CORETO AO LADO DO VESTIÁRIO DO CAMPO DO CAMPOLAR, BEM COMO INSTALAÇÃO DE BANCOS NO REFERIDO LOCAL. </t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE DOIS QUEBRA-MOLAS NA SAÍDA PARA O DISTRITO DE IPOEMA.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAR PLACA DE SINALIZAÇÃO NA RUA PADRE ANCHIETA NO BAIRRO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.jpeg</t>
   </si>
   <si>
     <t>TRANSFORMAR O POSTO DE SAÚDE NA COMUNIDADE DE PONTE DOS MACHADOS EM CRECHE.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLUCIONAR PROBLEMAS DE SINAIS DE TELEFONIA MÓVEL, NAS COMUNIDADES DE FERNANDO SOARES E PONTE DOS MACHADOS E REGIÃO.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REFORMA DE CASA DO SR. ANTONIO JULIO DA SILVA E DA SRA. ELVANDA DE SOUZA NA COMUNIDADE DE PONTE FUNDA.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA E DE UMA QUADRA DE ESPORTES NO BAIRRO SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REFORMA DO CALÇAMENTO DA SAÍDA DA COMUNIDADE DO SAPÉ, BEM COMO EXTENSÃO DO CALÇAMENTO ATÉ O CALÇAMENTO DO MORRO.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ENCASCALHAMENTO DA ESTRADA DO RETIRO VISTA ALEGRE ATE O SITIO PINGO DE MEL, NA COMUNIDADE DE PONTE DOS MACHADOS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.jpeg</t>
   </si>
   <si>
     <t>RECOLHIMENTO E DESTINAÇÃO DE CÃES DE RUA.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PLACAS DE SINALIZAÇÃO DE POLICIA CIVIL E PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PLACAS PROIBINDO PISAR NA GRAMA NAS PRAÇAS DA CIDADE.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.jpeg</t>
   </si>
   <si>
     <t>EQUIPAR TODAS AS AMBULÂNCIAS COM KIT DE PRIMEIROS SOCORROS E OXIGÊNIO.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE LOGRADOUROS NO PARQUE DAS ÁGUAS, BEM COMO TRANSFORMÁ-LO EM ÁREA URBANA.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REFORMA DO TELHADO E REVISÃO DA ESTRUTURA DA RESIDÊNCIA DE CÉLIA CONCEIÇÃO PINTO.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.jpeg</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE ELÉTRICA E ILUMINAÇÃO PÚBLICA NAS RUAS RAIMUNDO SEBASTIÃO PEREIRA E JOAQUIM DOS SANTOS NA COMUNIDADE DO PIÃO.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR A RETIRADA DE FOSSA PERTO DA CAPTAÇÃO DE ÁGUA NA COMUNIDADE DO MELO.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CORRIMÃO NOS DOIS LADOS DA ESCADARIA JOSÉ BRAZ NO BAIRRO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR DESENTUPIMENTO E LIMPEZA DE FOSSA SÉPTICA NA COMUNIDADE DO MELO.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM GAVETÁRIO NO CEMITÉRIO MUNICIPAL DE BOM JESUS DO AMPARO.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.jpeg</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE DOIS BRAÇOS DE ILUMINAÇÃO PUBLICA NOS POSTES DA RUA BOA ESPERANÇA COMUNIDADE DO FELIPE.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE DOIS QUEBRA-MOLAS E CONSERTO DOS DEMAIS NA COMUNIDADE DO FELIPE.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR A RELIGAÇÃO DA FOSSA SÉPTICA DO CARRETÃO.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.jpeg</t>
   </si>
   <si>
     <t>COBERTURA DA QUADRA POLIESPORTIVA DO FELIPE.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.jpeg</t>
   </si>
   <si>
     <t>LIMPEZA DE RUAS E PINTURAS DE MEIO-FIO NA COMUNIDADE DO FELIPE.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NECESSIDADE DE ACADEMIAS AO AR LIVRE NAS COMUNIDADES DO FELIPE, CAMPOLAR, SERRINHA, BOA VISTA, FERNANDO SOARES E SAPÉ.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ALARGAMENTO DO CÓRREGO QUE VAI DE ENCONTRO AO RIO CLEMENTE NA PONTE DA COMUNIDADE DE PEDRAS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Joaquim Badaró de Campos, José Gonçalves de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR UMA AMBULÂNCIA PARA ATENDER A COMUNIDADE DO FELIPE E DEMAIS REGIÕES PRÓXIMAS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR A NOMEAÇÃO DE UMA RUA NA COMUNIDADE DO MELO.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR TROCA DE MANILHA NA ESTRADA PRINCIPAL DA COMUNIDADE DO FELIPE.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO FINAL DA REDE DE ESGOTO DA COMUNIDADE DO CAMPOLAR.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PLACAS INDICATIVAS DAS COMUNIDADES DO MATINHO E TRÊS BARRAS NA ESTRADA PRINCIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR A EXPANSÃO DA REDE ELÉTRICA NA COMUNIDADE RECANTO CINCO IRMÃOS.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DENOMINAÇÃO DA FARMÁCIA POPULAR DO MUNICÍPIO PARA O NOME DO ILUSTRE DEPUTADO ESTADUAL JOSÉ HENRIQUE LISBOA ROSA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DE LIGA O MUNICÍPIO À COMUNIDADE DO MATINHO.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.jpeg</t>
   </si>
   <si>
     <t>RESTABELECIMENTO DE SINAIS DAS TV'S REDES MINAS E BANDEIRANTES.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR CALÇAMENTO EM FRENTE E AO LADO DA IGREJA SÃO RAIMUNDO NA COMUNIDADE DO MATINHO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO PROGRAMA PRAÇAS DIGITAIS - INTERNET LIVRE, PARA AS DEMAIS PRAÇAS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REFORMA DO POSTO DE SAÚDE "TIA MARIA" NA COMUNIDADE DE PONTE DOS MACHADOS.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MURO DE ARRIMO ENTRE AS CASAS DE ROGÉRIO SANTOS E JOAQUIM TIMOTEO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR ILUMINAÇÃO NO CAMPO DE FUTEBOL DO BAIRRO CRUZEIRO.</t>
   </si>
   <si>
     <t>Ranielly Nepomuceno Duarte, Vanderley José Silva Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.jpeg</t>
   </si>
   <si>
     <t>FECHAMENTO COM TELAS AO REDOR DO ATERRO, BEM COMO CONTROLAR ENTRADA E SAÍDA DE VEÍCULOS NO MESMO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REFORMA DO GINÁSIO POLIESPORTIVO "LILITE MOTTA".</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MEIO-FIO NA RUA ALFERES JOSE PESSOA DE FARIA NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUADRA DE ESPORTES NA COMUNIDADE DE FERNANDO SOARES.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR UM APARELHO PRÓPRIO PARA QUEIMAR OS GASES EXPELIDOS PELA ESTAÇÃO DE TRATAMENTO ESGOTO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CORETO NA PRAÇA DO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR PINTURA DOS QUEBRA-MOLAS FEITOS RECENTEMENTE NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE FOSSAS SÉPTICAS NAS CASAS ÀS MARGENS DA RODOVIA NA COMUNIDADE DO FERNANDO SOARES.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE VESTIÁRIO NO CAMPO DE FUTEBOL NA COMUNIDADE DO SAPÉ.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PRAÇA COM CORETO NA COMUNIDADE DO CAMPOLAR.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REFORMAR O CENTRO COMUNITÁRIO DA COMUNIDADE DE PEDRAS.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR OPERAÇÃO TAPA BURACOS NA RODOVIA RAIMUNDO SANTOS.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR REFORMA DE CALÇAMENTO NA RUA TENENTE ANTONIO MANOEL DA FONSECA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ELABORAR UM ESTUDO TÉCNICO DO TRÁFEGO PARA ESTACIONAMENTO DE CARGA E DESCARGA DE VEÍCULOS NA RUAS TENENTE ANTONIO MANOEL DA FONSECA E VER. JOSÉ MOTTA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR A COMPRA DE UM CAMINHÃO NOVO PARA A COLETA DE LIXO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE TELEFONE PÚBLICO PARA AS COMUNIDADES DO CAMPOLAR E MORRO REDONDO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CRIAR ESTACIONAMENTO PARA VEÍCULOS ATRÁS DO ESTÁDIO MUNICIPAL RAIMUNDO DIAS.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR MANUTENÇÃO DA ESTRADA DA COMUNIDADE DE BOA VISTA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MATA BURRO NA COMUNIDADE DA ESTIVA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR CALÇAMENTO NA COMUNIDADE DE BOA VISTA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR A TROCA DE LÂMPADA EM POSTE NA RUA DA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR ILUMINAÇÃO PÚBLICA NA RUA TITINA TEIXEIRA NO BAIRRO NOSSA APARECIDA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE PONTE PRÓXIMA A IGREJA CATÓLICA DA COMUNIDADE DE BOA VISTA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CALÇAMENTO NA COMUNIDADE "BURACO QUENTE - SERRINHA".</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ESTRADA DA CACHOEIRA NA COMUNIDADE DA PONTE DOS MACHADOS E ESTIVA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DE REDE DE INTERNET NAS COMUNIDADES DO FELIPE, FERNANDO SOARES,CAMPOLAR E SAPE.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.jpeg</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO CALÇAMENTO NA LOCALIDADE DE "FERNANDO SORES", BEM COMO LIMPEZA E TROCA DE CALHAS NAS ESCOLAS MUNICIPAIS E ESTADUAL DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.jpeg</t>
   </si>
   <si>
     <t>EXECUÇÃO DO SERVIÇO DE ENCASCALHAMENTO DA ESTRADA MUNICIPAL DA ESTIVA, NO PERCURSO DA FAZENDA DO SR. ALTAIR ATÉ A CASA DA SRA. MARIA HELENA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROMOVER A VISTORIA EM QUINTAIS E LOTES VAGOS EXISTENTES NESTA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTO DE ABRIGO ANEXO AO POSTO DE SAÚDE "RAIMUNDO MALTEZ".</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MURO EM TORNO DA CRECHE NA COMUNIDADE DO "FELIPE".</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.jpeg</t>
   </si>
   <si>
     <t>LIGAÇÃO DE ÁGUA DE POÇO ARTESIANO DA REGIÃO DE CASA NOVA ATE AO SÍTIO DE NÍZIO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE MATA-BURRO NA DIVISA ENTRE OS SÍTIOS DO NILIO BICALHO TEIXEIRA E ROBERTO DO BAÚ.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DENOMINAÇÃO DA ESTRADA MUNICIPAL GERALDO DE OLIVEIRA PESSOA QUE SE INICIA NA ESTRADA MUNICIPAL ADEMAR TEIXEIRA DOS SANTOS ATE A IGREJA SANTANA NA COMUNIDADES DE PEDRAS.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.jpeg</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DE CALÇAMENTO NA COMUNIDADE DE "FERNANDO SOARES".</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE COLETORES DE LIXO COM OS RESPECTIVOS SUPORTES NAS COMUNIDADES RURAIS( FELIPE, FERNANDO SOARES, CAMPOLAR, SAPÉ, MORRO REDONDO E AS DEMAIS)</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROCEDIMENTO DE OPERAÇÃO "TAPA BURACO" EM TODA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.jpeg</t>
   </si>
   <si>
     <t>RESTAURAÇÃO, LIMPEZA E ESTANCAMENTO DA REDE DE ESGOTO, PARTINDO DA CASA DE DONA ALMERITA INICIO DA ESTRADA DICO DO PEÃO ATE A CANALIZAÇÃO DE ÁGUA DA PONTE DA ESTRADA DO SAPÉ.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ESTANCAR REDES DE ESGOTO QUE CAEM NO LEITO DO RIO/CÓRREGO NA COMUNIDADE DO CARRETÃO, ENTRADA A ESQUERDA EM DIREÇÃO A COMUNIDADE DO FELIPE.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE POÇO ARTESIANO NA COMUNIDADE DE BOA VISTA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.jpeg</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA TARCISIO HENRIQUE.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CALÇAMENTO DO MORRO DA ESTRADA DE BOA VISTA, PRÓXIMO A RESIDÊNCIA DE VALDIR SILVEIRA  E RAIMUNDO NONATO FONSECA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PASSARELA LIGANDO DO FINAL DA RUA DONA MAURA, NO BAIRRO SÃO FRANSCISCO À RODOVIA IVART JOÃO DOS SANTOS, BEM COMO CONSTRUÇÃO DE PASSEIO AO LONGO DA RODOVIA ATÉ A ÁREA URBANA DO MUNICIPIO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.jpeg</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA COMUNIDADE DEDÉ MANÉ JOÃO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE FOSSAS SÉPTICAS NA COMUNIDADE DE DEDÉ MANÉ JOÃO, NA LOCALIDADE DE ESTIVA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.jpeg</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NO BECO LUIS CARMILITA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM PONTO DE APOIO DA POLÍCIA MILITAR NA ENTRADA DA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CELEBRAÇÃO DE CONVÊNIO PARA EXECUÇÃO DE SERVIÇOS DE ASFALTAMENTO NA ESTRADA QUE LIGA A COMUNIDADE DE "VARGEM ALEGRE "A COMUNIDADE DOS "BAMBA".</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTE PARA PEDESTRE E CAVALEIRO NA REGIÃO DO MELO, QUE DÁ ACESSO A CAPELA DE SÃO CRISTOVÃO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA QUE DÁ ACESSO AO MATINHO, A PARTIR DO ENTROCAMENTO DESTA ESTRADA COM AS ESTRADAS DAS TRÊS BARRAS E BARRA DE SANTANA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA QUE LIGA A REGIÃO DA FAZENDA FELIZ, ATÉ A ESTRADA DO AMAPÁ, SEGUINDO ATÉ A DIVISA DO MUNICÍPIO DE NOVA UNIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CALÇAMENTO COM BLOQUETES DA RUA ITAGIBA FIGUEIREDO, NO BAIRRO PADRE PESSOA.</t>
   </si>
   <si>
     <t>CALÇAMENTO DA ESTRADA PRINCIPAL DA COMUNIDADE DO PACHECO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITAÇÃO JUNTO A CEMIG DE TROCA DE TRANSFORMADOR NA RUA ANTONIO VICENTE.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACA DE REDUÇÃO DE VELOCIDADE NA RUA JOÃOZINHO TEIXEIRA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.jpeg</t>
   </si>
   <si>
     <t>LIMPEZA DA RODOVIA PREFEITO RAIMUNDO SANTOS.</t>
   </si>
   <si>
     <t>Edilene Rosa Coelho Ferreira, Eduardo César Motta Dias, Joaquim Badaró de Campos</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SINALIZAÇÃO COM PLACAS INDICATIVAS DAS COMUNIDADES RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>Edilene Rosa Coelho Ferreira, Eduardo César Motta Dias, Joaquim Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO DNIT-MG, PARA COLOCAÇÃO DE RADAR NO KM 399 DA BR 381, NA COMUNIDADE DO CARRETÃO.</t>
   </si>
   <si>
     <t>Edilene Rosa Coelho Ferreira, Joaquim Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA QUE LIGA A REGIÃO DO SETE PRADOS À FAZENDA ESPERA FELIZ.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CANALIZAÇÃO ORIUNDA DA "BOCA DE LOBO" SITUADA NA RUA PE. FRANCISCO GONÇALVES ROSA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CANALIZAÇÃO DO CÓRREGO PRÓXIMO A RUA MAJOR PEDRO MOTTA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA FAZER O LEVANTAMENTO E ATUALIZAÇÃO DA CARGA TRIBUTÁRIA DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE ILUMINAÇÃO NO GINÁSIO POLIESPORTIVO "LILITE MOTTA".</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE BANHEIRO PARA DEFICIENTE FÍSICO, NA RESIDÊNCIA DE DIONÍSIA MARIA DO AMOR DIVINO, NA LOCALIDADE DO PAIOL.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.jpeg</t>
   </si>
   <si>
     <t>LIMPEZA DA ESTRADA DO PEÃO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.jpeg</t>
   </si>
   <si>
     <t>LIMPEZA DA ESTRADA DO CAMPOLAR, ESPECIFICAMENTE NA RUA ALBINO, BEM COMO A NECESSIDADE DE CONSTRUÇÃO DE REDE PLUVIAL.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REFORMA DO CALÇAMENTO DA RUA CEL. JOSÉ MOTTA E PINTURA DE QUEBRA MOLAS EXISTENTES NO PERÍMETRO URBANO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.jpeg</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA-BURACOS NA RODOVIA RAIMUNDO SANTOS.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SINALIZAÇÃO NO ENTROCAMENTO DA RUA DOMINGO FERREIRA PENA E ALFERES JOSÉ PESSOA DE FARIA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REFORMA DO CALÇAMENTO DA RUA TENENTE ANTÔNIO MANOEL FONSECA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SINALIZAÇÃO NO ENTRONCAMENTO DA RUA PROF. MARIA LIGÓRIA BICALHO E RUA CEL. JOSÉ MOTTA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.jpeg</t>
   </si>
   <si>
     <t>COLOCAR LIXEIRAS NA ESTRADA DO MORRO REDONDO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.jpeg</t>
   </si>
   <si>
     <t>COLOCAR MATA-BURRO NA ESTRADA QUE LIGA A SEDE DO MUNICÍPIO À  LOCALIDADE DA DEMANDA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.jpeg</t>
   </si>
   <si>
     <t>LIMPEZA DE MATA-BURROS NAS ESTRADAS RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>Eduardo César Motta Dias, Joaquim Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR LIMPEZA DA ESTRADA DA COMUNIDADE DAS PEDRAS, QUE DÁ ACESSO ÀS FAZENDAS DE PEDRINHO E DONA MIRTHES.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE MATA BURRO NA ENTRADA DA COMUNIDADE RURAL DENOMINADA "CASCALHO".</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR A REFORMA DA QUADRA ESPORTIVA NA COMUNIDADE DO FELIPE, BEM COMO RETIRADA DE MATERIAIS E ENTULHOS DEPOSITADOS SOBRE AS RUAS DESTA COMUNIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR A NOMENCLATURA DAS RUAS, NUMERAÇÃO DOS IMÓVEIS E INSTALAÇÃO DE PLACAS IDENTIFICADORAS NO BAIRRO SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE MAIS COLETORES DE LIXO NA CIDADE COM OS RESPECTIVOS SUPORTES SOBRE OS MESMOS.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR REFORMA NA IGREJA DO CEMITÉRIO DESTA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR ENCASCALHAMENTO NA RUA DO PARQUE DAS ÁGUAS NA COMUNIDADE RURAL DO "CAMPOLAR".</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR ENCASCALHAMENTO E PATROLAMENTO DA ESTRADA QUE DÁ ACESSO A COMUNIDADE RURAL DO "EGAS", LOGO APÓS A COMUNIDADE DO "MORRO REDONDO".</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.jpeg</t>
   </si>
   <si>
     <t>FECHAMENTO COM TELA NO CAMPO DE FUTEBOL DA COMUNIDADE RURAL DO "SAPÉ".</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.jpeg</t>
   </si>
   <si>
     <t>LIMPEZA NOS DOIS LADOS DA ESTRADA DA ROCINHA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR ENCASCALHAMENTO E PATROLAMENTO DA ESTRADA QUE DÁ ACESSO A COMUNIDADE RURAL DO "SAPÉ".</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR CAPINA E LIMPEZA DO BECO "LUÍS CARMILITA"</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE MATA BURRO NA ESTRADA DO "PACHECO", NA DIVISA DOS IMÓVEIS DE RAIMUNDO DORICO E JOSÉ QUIRINO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.jpeg</t>
   </si>
   <si>
     <t>EXECUÇÃO DE SERVIÇOS DE MANUTENÇÃO NA ESTRADA QUE LIGA O MUNICÍPIO À COMUNIDADE DE "PONTE DOS MACHADOS", NO TRECHO QUE DIVIDE AS PROPRIEDADES DE RAIMUNDO CARECA E PAULO FONSECA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.jpeg</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DE MURO SITUADO NA RUA SANTANA DESTA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA COM CORETO SITUADA NA RUA ESMERALDA EM FRENTE AO POSTO DE SAÚDE, NA COMUNIDADE DE "FERNANDO SOARES".</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE TRÊS QUEBRA-MOLAS NA RUA ALFERES JOSÉ PESSOA DE FARIA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE FOSSA SÉPTICA, BEM COMO ILUMINAÇÃO DE ESTRADA DO "CARRETÃO".</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTE DE CONCRETO ARMADO NA LOCALIDADE DE BARRA DE SANTANA.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ELEVAÇÃO DE REDE DE ESGOTO QUE PASSA NO FUNDO DA AVENIDA CEL. JOÃO DA MOTTA RIBEIRO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REFORMA DE VESTIÁRIOS NO CAMPO DO "SÔ QUITO", LIGAÇÃO DE ÁGUA E ENERGIA ELÉTRICA NO CITADO VESTIÁRIO, BEM COMO CERCAMENTO NO ENTORNO DO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTE DE CONCRETO ARMADO NA ESTRADA DE ACESSO À REGIÃO DAS FAZENDAS CAFEZAL E SETE PRATOS.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PROVIDENCIAR SERVIÇOS NECESSÁRIOS PARA FACILITAR O ACESSO DE CADEIRANTES A TODOS PRÉDIOS PÚBLICOS DA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.jpeg</t>
   </si>
   <si>
     <t>FORNECIMENTO DE UNIFORME AOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ESTIPULAR A TONELAGEM MÁXIMA AOS VEÍCULOS QUE CIRCULEM NA RUA PROF. MARIA LIGÓRIA BICALHO, PARTINDO DA RUA NINICO DIAS ATÉ A PRAÇA JOSÉ ALVIM.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MEIO FIO NAS RUAS DO CONJUNTO HABITACIONAL "MOACIR MOTTA", BEM COMO PROMOVER A REFORMA DAS INSTALAÇÕES DO VELÓRIO MUNICIPAL SÃO SEBASTIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REFORMA DE CALÇAMENTO DE RUA QUE DÁ ACESSO A COMUNIDADE DE MORRO REDONDO, BEM COMO COLOCAÇÃO DE LIXEIRAS NAS RUAS DESTA COMUNIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE POÇO ARTESIANO NA COMUNIDADE DO "LEME", PRÓXIMO A FERNANDO SOARES.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ÁREA DE LAZER NA LOCALIDADE DENOMINADA "RECANTO DAS AGUAS".</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">MANUTENÇÃO NA PONTE DA ESTRADA DO "FELIPE", LOCALIZADA PRÓXIMA A FAZENDA DR. CELSO. </t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE QUEBRA MOLAS ANTES DA MERCEARIA TIO ANTONIO.</t>
   </si>
   <si>
-    <t>https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.jpeg</t>
+    <t>http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO AOS PROPRIETÁRIOS DE LOTES VAGOS, QUE FAÇAM A LIMPEZA DOS MESMOS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6919,68 +7018,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/863/indicacao_05_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/862/indicacao_04_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/861/indicacao_03_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/860/indicacao_02_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/859/indicacao_01_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_116_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/852/indicacao_115_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_114_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_112_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_111_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_110_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_109_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_108_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_107_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/833/indicacao_106_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_105_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_104_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_103_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/826/indicacao_102_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/850/indicacao_101_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/849/indicacao_100_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/819/indicacao_99_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/818/indicacao_98_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/817/indicacao_97_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/816/indicacao_96_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/815/indicacao_95_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/814/indicacao_94_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_93_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/812/indicacao_92_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_91_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_90_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_89_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/805/indicacao_88_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/804/indicacao_87_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/803/indicacao_86_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/802/indicacao_85_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/795/indicacao_84_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/794/indicacao_83_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/788/indicacao_82_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/787/indicacao_81_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/786/indicacao_80_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_79_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/784/indicacao_78_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_77_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_76_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_75_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_74_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/779/indicacao_73_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_72_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/777/indicacao_70_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/771/indicacao_69_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/770/indicacao_68_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/769/indicacao_67_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_66_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/767/indicacao_65_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/766/indicacao_64_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/765/indicacao_63_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/763/indicacao_62_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/762/indicacao_61_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_60_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/759/indicacao_59_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/758/indicacao_58_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/757/indicacao_57_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/756/indicacao_56_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/755/indicacao_55_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/848/indicacao_54_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/754/indicacao_53_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/752/indicacao_51_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/751/indicacao_50_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/750/indicacao_49_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_48_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/748/indicacao_47_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/747/indicacao_46_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/746/indicacao_44_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_43_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/744/indicacao_42_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/743/indicacao_41_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/742/indicacao_40_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/741/indicacao_39_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/740/indicacao_38_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_37_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_36_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_35_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_34_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_33_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_32_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_31_2025_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_30_2025_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_29_2025_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/730/indicacao_28_2025_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/729/indicacao_27_2025_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao_26_2025_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/727/indicacao_25_2025_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/726/indicacao_24_2025_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_23_2025_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/724/indicacao_22_2025_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/723/indicacao_21_2025_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/722/indicacao_20_2025_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/721/indicacao_19_2025_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/720/indicacao_18_2025_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/719/indicacao_17_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/717/indicacao_16_2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/716/indicacao_15_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/715/indicacao_14_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/714/indicacao_13_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/713/indicacao_12_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/712/indicacao_11_2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/711/indicacao_10_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/710/indicacao_09_2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/709/indicacao_08_2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/708/indicacao_07_2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/707/indicacao_06_2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/706/indicacao_05_2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/705/indicacao_04_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/704/indicacao_03_2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/718/indicacao_02_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/703/indicacao_01_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/702/indicacao_12_2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/701/indicacao_11_2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/700/indicacao_10_2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/699/indicacao_09_2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/698/indicacao_08_2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/697/indicacao_07_2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/696/indicacao_06_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/695/indicacao_05_2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/694/indicacao_04_2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/691/indicacao_03_2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/690/indicacao_02_2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/689/indicacao_01_2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/688/indicacao_37-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/687/indicacao_36-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/686/indicacao_35-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/685/indicacao_34-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/684/indicacao_33-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/683/indicacao_32-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/677/indicacao_31-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/676/indicacao_30-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/675/indicacao_29-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/674/indicacao_28-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/673/indicacao_27-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/672/indicacao_26-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/671/indicacao_25-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/670/indicacao_24-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/682/indicacao_23-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/681/indicacao_22-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_21-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/679/indicacao_20-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/645/indicacao_19_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/644/indicacao_18_2023_.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/643/indicacao_17_2023_.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/642/indicacao_16_2023_.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/641/indicacao_15_2023_.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/640/indicacao_14_2023_.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/639/indicacao_13_2023_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/638/indicacao_12_2023_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/637/indicacao_11_2023_.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/636/indicacao_10_2023_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/635/indicacao_09_2023_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/634/indicacao_08_2023_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_07_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/632/indicacao_06_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/631/indicacao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/630/indicacao_04_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/629/indicacao_02_2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/628/indicacao_01_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/625/indicacao_19_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/624/indicacao_17_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/623/indicacao_16_2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_15_2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_14_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_13_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_12_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/618/indicacao_11_2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_09_2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_06_2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_05_2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_04_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_03_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_02_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/607/indicacao_052_2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/606/indicacao_051_2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/605/indicacao_049_2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_048_2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_047_2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_046_2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/601/indicacao_044_2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/600/indicacao_043_2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/599/indicacao_042_2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_041_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_040_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_039_2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/595/indicacao_038_2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_037_2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_036_2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_035_2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_034_2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_033_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_032_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_031_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_030_2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_029_2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_028_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_027_2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_026_2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_025_2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_024_2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_023_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/669/indicacao_022_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/668/indicacao_020_2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/667/indicacao_019_2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_018_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/665/indicacao_017_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_016_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/664/indicacao_015_2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_014_2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/662/indicacao_013_2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_012_2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/660/indicacao_011_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_010_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/658/indicacao_009_2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/657/indicacao_008_2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/656/indicacao_007_2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/655/indicacao_006_2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_005_2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao_004_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/652/indicacao_003_2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/651/indicacao_002_2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_001_2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/575/indicacao_31-2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/574/indicacao_30-2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/573/indicacao_29-2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/572/indicacao_28-2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/571/indicacao_27-2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/570/indicacao_26-2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/569/indicacao_25-2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/568/indicacao_24-2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/567/indicacao_22-2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/566/indicacao_21-2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/565/indicacao_20-2020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/564/indicacao_19-2020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/563/indicacao_18-2020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/562/indicacao_17-2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/561/indicacao_16-2020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/560/indicacao_15-2020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/554/indicacao_013-2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/553/indicacao_012-2020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/552/indicacao_011-2020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/551/indicacao_010-2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/550/indicacao_009-2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/549/indicacao_008-2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/559/indicacao_07-2020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/558/indicacao_06-2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/557/indicacao_05-2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/548/indicacao_004-2020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/547/indicacao_002-2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/546/indicacao_001-2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/542/indicacao_45-2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/541/indicacao_44-2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/540/indicacao_43-2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/539/indicacao_42-2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/538/indicacao_41-2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/537/indicacao_40-2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/536/indicacao_39-2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/535/indicacao_38-2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/534/indicacao_37-2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_36-2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/532/indicacao_35-2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/531/indicacao_34-2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/530/indicacao_33-2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/529/indicacao_32-2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/527/indicacao_031-2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/526/indicacao_029-2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/525/indicacao_027-2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/524/indicacao_023.2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/523/indicacao_022.2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/522/indicacao_021.2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/521/indicacao_020.2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/520/indicacao_019.2019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_18-2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_17-2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/515/indicacao_16-2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/514/indicacao_15-2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/513/indicacao_14-2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/512/indicacao_13-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/511/indicacao_12-2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/510/indicacao_11-2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/509/indicacao_10-2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/508/indicacao_09-2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/507/indicacao_08-2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/506/indicacao_07-2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/505/indicacao_06-2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_04-2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/502/indicacao_03-2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/501/indicacao_02-2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/500/indicacao_01-2019.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/496/indicacao__065-2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/495/indicacao__064-2018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/494/indicacao__063-2018_uPVhG8W.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/493/indicacao__062-2018_SimhxBH.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/492/indicacao__061-2018.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/491/indicacao__060-2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/490/indicacao__059-2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/489/indicacao__057-2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/488/indicacao__056-2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/478/indicacao_55-2018.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/477/indicacao_54-2018.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/476/indicacao_53-2018.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/475/indicacao_52-2018_JVWZpbd.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/474/indicacao_51-2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/443/443_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/440/440_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.rar" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.rar" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/330/330_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/329/329_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/259/259_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/255/255_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.jpeg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/885/indicacao_16_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/887/indicacao_15_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/884/indicacao_14_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/883/indicacao_13_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/882/indicacao_12_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/872/indicacao_11_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/871/indicacao_10_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/870/indicacao_09_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/869/indicacao_08_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/868/indicacao_07_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/867/indicacao_06_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/863/indicacao_05_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/862/indicacao_04_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/861/indicacao_03_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/860/indicacao_02_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2026/859/indicacao_01_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_116_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/852/indicacao_115_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_114_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_112_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_111_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_110_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_109_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_108_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_107_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/833/indicacao_106_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_105_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_104_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_103_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/826/indicacao_102_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/850/indicacao_101_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/849/indicacao_100_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/819/indicacao_99_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/818/indicacao_98_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/817/indicacao_97_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/816/indicacao_96_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/815/indicacao_95_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/814/indicacao_94_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_93_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/812/indicacao_92_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_91_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_90_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_89_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/805/indicacao_88_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/804/indicacao_87_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/803/indicacao_86_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/802/indicacao_85_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/795/indicacao_84_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/794/indicacao_83_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/788/indicacao_82_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/787/indicacao_81_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/786/indicacao_80_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_79_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/784/indicacao_78_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_77_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_76_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_75_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_74_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/779/indicacao_73_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_72_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/777/indicacao_70_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/771/indicacao_69_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/770/indicacao_68_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/769/indicacao_67_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_66_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/767/indicacao_65_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/766/indicacao_64_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/765/indicacao_63_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/763/indicacao_62_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/762/indicacao_61_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_60_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/759/indicacao_59_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/758/indicacao_58_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/757/indicacao_57_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/756/indicacao_56_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/755/indicacao_55_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/848/indicacao_54_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/754/indicacao_53_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/752/indicacao_51_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/751/indicacao_50_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/750/indicacao_49_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_48_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/748/indicacao_47_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/747/indicacao_46_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/746/indicacao_44_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_43_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/744/indicacao_42_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/743/indicacao_41_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/742/indicacao_40_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/741/indicacao_39_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/740/indicacao_38_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_37_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_36_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_35_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_34_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_33_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_32_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_31_2025_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_30_2025_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_29_2025_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/730/indicacao_28_2025_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/729/indicacao_27_2025_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao_26_2025_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/727/indicacao_25_2025_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/726/indicacao_24_2025_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_23_2025_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/724/indicacao_22_2025_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/723/indicacao_21_2025_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/722/indicacao_20_2025_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/721/indicacao_19_2025_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/720/indicacao_18_2025_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/719/indicacao_17_2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/717/indicacao_16_2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/716/indicacao_15_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/715/indicacao_14_2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/714/indicacao_13_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/713/indicacao_12_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/712/indicacao_11_2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/711/indicacao_10_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/710/indicacao_09_2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/709/indicacao_08_2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/708/indicacao_07_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/707/indicacao_06_2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/706/indicacao_05_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/705/indicacao_04_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/704/indicacao_03_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/718/indicacao_02_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2025/703/indicacao_01_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/702/indicacao_12_2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/701/indicacao_11_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/700/indicacao_10_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/699/indicacao_09_2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/698/indicacao_08_2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/697/indicacao_07_2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/696/indicacao_06_2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/695/indicacao_05_2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/694/indicacao_04_2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/691/indicacao_03_2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/690/indicacao_02_2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2024/689/indicacao_01_2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/688/indicacao_37-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/687/indicacao_36-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/686/indicacao_35-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/685/indicacao_34-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/684/indicacao_33-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/683/indicacao_32-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/677/indicacao_31-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/676/indicacao_30-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/675/indicacao_29-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/674/indicacao_28-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/673/indicacao_27-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/672/indicacao_26-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/671/indicacao_25-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/670/indicacao_24-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/682/indicacao_23-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/681/indicacao_22-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_21-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/679/indicacao_20-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/645/indicacao_19_2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/644/indicacao_18_2023_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/643/indicacao_17_2023_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/642/indicacao_16_2023_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/641/indicacao_15_2023_.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/640/indicacao_14_2023_.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/639/indicacao_13_2023_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/638/indicacao_12_2023_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/637/indicacao_11_2023_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/636/indicacao_10_2023_.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/635/indicacao_09_2023_.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/634/indicacao_08_2023_.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_07_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/632/indicacao_06_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/631/indicacao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/630/indicacao_04_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/629/indicacao_02_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2023/628/indicacao_01_2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/625/indicacao_19_2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/624/indicacao_17_2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/623/indicacao_16_2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_15_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_14_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_13_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_12_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/618/indicacao_11_2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_09_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_06_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_05_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_04_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_03_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_02_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/607/indicacao_052_2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/606/indicacao_051_2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/605/indicacao_049_2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_048_2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_047_2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_046_2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/601/indicacao_044_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/600/indicacao_043_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/599/indicacao_042_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_041_2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_040_2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_039_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/595/indicacao_038_2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_037_2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_036_2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_035_2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_034_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_033_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_032_2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_031_2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_030_2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_029_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_028_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_027_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_026_2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_025_2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_024_2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_023_2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/669/indicacao_022_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/668/indicacao_020_2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/667/indicacao_019_2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_018_2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/665/indicacao_017_2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_016_2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/664/indicacao_015_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_014_2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/662/indicacao_013_2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_012_2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/660/indicacao_011_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_010_2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/658/indicacao_009_2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/657/indicacao_008_2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/656/indicacao_007_2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/655/indicacao_006_2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_005_2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao_004_2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/652/indicacao_003_2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/651/indicacao_002_2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_001_2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/575/indicacao_31-2020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/574/indicacao_30-2020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/573/indicacao_29-2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/572/indicacao_28-2020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/571/indicacao_27-2020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/570/indicacao_26-2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/569/indicacao_25-2020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/568/indicacao_24-2020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/567/indicacao_22-2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/566/indicacao_21-2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/565/indicacao_20-2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/564/indicacao_19-2020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/563/indicacao_18-2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/562/indicacao_17-2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/561/indicacao_16-2020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/560/indicacao_15-2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/554/indicacao_013-2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/553/indicacao_012-2020.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/552/indicacao_011-2020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/551/indicacao_010-2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/550/indicacao_009-2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/549/indicacao_008-2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/559/indicacao_07-2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/558/indicacao_06-2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/557/indicacao_05-2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/548/indicacao_004-2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/547/indicacao_002-2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2020/546/indicacao_001-2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/542/indicacao_45-2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/541/indicacao_44-2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/540/indicacao_43-2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/539/indicacao_42-2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/538/indicacao_41-2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/537/indicacao_40-2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/536/indicacao_39-2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/535/indicacao_38-2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/534/indicacao_37-2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_36-2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/532/indicacao_35-2019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/531/indicacao_34-2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/530/indicacao_33-2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/529/indicacao_32-2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/527/indicacao_031-2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/526/indicacao_029-2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/525/indicacao_027-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/524/indicacao_023.2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/523/indicacao_022.2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/522/indicacao_021.2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/521/indicacao_020.2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/520/indicacao_019.2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_18-2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_17-2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/515/indicacao_16-2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/514/indicacao_15-2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/513/indicacao_14-2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/512/indicacao_13-2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/511/indicacao_12-2019.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/510/indicacao_11-2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/509/indicacao_10-2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/508/indicacao_09-2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/507/indicacao_08-2019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/506/indicacao_07-2019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/505/indicacao_06-2019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_04-2019.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/502/indicacao_03-2019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/501/indicacao_02-2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2019/500/indicacao_01-2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/496/indicacao__065-2018.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/495/indicacao__064-2018.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/494/indicacao__063-2018_uPVhG8W.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/493/indicacao__062-2018_SimhxBH.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/492/indicacao__061-2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/491/indicacao__060-2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/490/indicacao__059-2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/489/indicacao__057-2018.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/488/indicacao__056-2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/478/indicacao_55-2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/477/indicacao_54-2018.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/476/indicacao_53-2018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/475/indicacao_52-2018_JVWZpbd.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/sapl/public/materialegislativa/2018/474/indicacao_51-2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/443/443_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/440/440_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.rar" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.rar" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/330/330_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/329/329_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/259/259_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/255/255_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomjesusdoamparo.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.jpeg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H708"/>
+  <dimension ref="A1:H719"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="204.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7009,18387 +7108,18673 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>53</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H11" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>60</v>
       </c>
       <c r="B13" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>61</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
+        <v>41</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>41</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D14" t="s">
-[...8 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>69</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>41</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D15" t="s">
-[...8 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>73</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>41</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D16" t="s">
-[...8 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>77</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H17" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>81</v>
       </c>
       <c r="B18" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H18" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B20" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>92</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H20" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B21" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="H21" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B22" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C22" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>99</v>
+        <v>78</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B23" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C23" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>78</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B24" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B25" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B26" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>116</v>
+        <v>18</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H26" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>119</v>
       </c>
       <c r="B27" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C27" t="s">
         <v>120</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="G27" s="1" t="s">
+      <c r="H27" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>123</v>
+      </c>
+      <c r="B28" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" t="s">
         <v>124</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>18</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="D28" t="s">
-[...8 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>127</v>
+      </c>
+      <c r="B29" t="s">
+        <v>82</v>
+      </c>
+      <c r="C29" t="s">
         <v>128</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>18</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="D29" t="s">
-[...8 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" t="s">
+        <v>82</v>
+      </c>
+      <c r="C30" t="s">
         <v>132</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="D30" t="s">
-[...8 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>135</v>
+      </c>
+      <c r="B31" t="s">
+        <v>82</v>
+      </c>
+      <c r="C31" t="s">
         <v>136</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>41</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="D31" t="s">
-[...8 lines deleted...]
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>139</v>
+      </c>
+      <c r="B32" t="s">
+        <v>82</v>
+      </c>
+      <c r="C32" t="s">
         <v>140</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>41</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D32" t="s">
-[...8 lines deleted...]
-      <c r="G32" s="1" t="s">
+      <c r="H32" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>143</v>
+      </c>
+      <c r="B33" t="s">
+        <v>82</v>
+      </c>
+      <c r="C33" t="s">
         <v>144</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>36</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="D33" t="s">
-[...8 lines deleted...]
-      <c r="G33" s="1" t="s">
+      <c r="H33" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>147</v>
+      </c>
+      <c r="B34" t="s">
+        <v>82</v>
+      </c>
+      <c r="C34" t="s">
         <v>148</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>41</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="D34" t="s">
-[...8 lines deleted...]
-      <c r="G34" s="1" t="s">
+      <c r="H34" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>151</v>
+      </c>
+      <c r="B35" t="s">
+        <v>82</v>
+      </c>
+      <c r="C35" t="s">
         <v>152</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>41</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="D35" t="s">
-[...8 lines deleted...]
-      <c r="G35" s="1" t="s">
+      <c r="H35" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>155</v>
+      </c>
+      <c r="B36" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" t="s">
         <v>156</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>41</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D36" t="s">
-[...8 lines deleted...]
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>159</v>
+      </c>
+      <c r="B37" t="s">
+        <v>82</v>
+      </c>
+      <c r="C37" t="s">
         <v>160</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
         <v>161</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H37" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>164</v>
       </c>
       <c r="B38" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C38" t="s">
         <v>165</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>49</v>
+        <v>166</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H38" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B39" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C39" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H39" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B40" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C40" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>99</v>
+        <v>18</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H40" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B41" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C41" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="H41" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B42" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C42" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="H42" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B43" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C43" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H43" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B44" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C44" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H44" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B45" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C45" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H45" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B46" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C46" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H46" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B47" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C47" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="H47" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B48" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C48" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>206</v>
+        <v>41</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>207</v>
       </c>
       <c r="H48" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>209</v>
       </c>
       <c r="B49" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C49" t="s">
         <v>210</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>211</v>
       </c>
       <c r="H49" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>213</v>
       </c>
       <c r="B50" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C50" t="s">
         <v>214</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>215</v>
       </c>
       <c r="H50" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>217</v>
       </c>
       <c r="B51" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C51" t="s">
         <v>218</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>219</v>
       </c>
       <c r="H51" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>221</v>
       </c>
       <c r="B52" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C52" t="s">
         <v>222</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>223</v>
       </c>
       <c r="H52" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>225</v>
       </c>
       <c r="B53" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C53" t="s">
         <v>226</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>227</v>
       </c>
       <c r="H53" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>229</v>
       </c>
       <c r="B54" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C54" t="s">
         <v>230</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>231</v>
       </c>
       <c r="H54" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>233</v>
       </c>
       <c r="B55" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C55" t="s">
         <v>234</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>235</v>
       </c>
       <c r="H55" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>237</v>
       </c>
       <c r="B56" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C56" t="s">
         <v>238</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>239</v>
       </c>
       <c r="H56" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>241</v>
       </c>
       <c r="B57" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C57" t="s">
         <v>242</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>243</v>
       </c>
       <c r="H57" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>245</v>
       </c>
       <c r="B58" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C58" t="s">
         <v>246</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>247</v>
       </c>
       <c r="H58" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>249</v>
       </c>
       <c r="B59" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C59" t="s">
         <v>250</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>99</v>
+        <v>27</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>251</v>
       </c>
       <c r="H59" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>253</v>
       </c>
       <c r="B60" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C60" t="s">
         <v>254</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>255</v>
       </c>
       <c r="H60" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>257</v>
       </c>
       <c r="B61" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C61" t="s">
         <v>258</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>259</v>
       </c>
       <c r="H61" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>261</v>
       </c>
       <c r="B62" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C62" t="s">
         <v>262</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>62</v>
+        <v>92</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>263</v>
       </c>
       <c r="H62" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>265</v>
       </c>
       <c r="B63" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C63" t="s">
         <v>266</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>13</v>
+        <v>92</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>267</v>
       </c>
       <c r="H63" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>269</v>
       </c>
       <c r="B64" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C64" t="s">
         <v>270</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>121</v>
+        <v>92</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>271</v>
       </c>
       <c r="H64" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>273</v>
       </c>
       <c r="B65" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C65" t="s">
         <v>274</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>121</v>
+        <v>41</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>275</v>
       </c>
       <c r="H65" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>277</v>
       </c>
       <c r="B66" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C66" t="s">
         <v>278</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>279</v>
       </c>
       <c r="H66" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>281</v>
       </c>
       <c r="B67" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C67" t="s">
         <v>282</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>283</v>
       </c>
       <c r="H67" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>285</v>
       </c>
       <c r="B68" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C68" t="s">
         <v>286</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>287</v>
       </c>
       <c r="H68" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>289</v>
       </c>
       <c r="B69" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C69" t="s">
         <v>290</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>206</v>
+        <v>13</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>291</v>
       </c>
       <c r="H69" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>293</v>
       </c>
       <c r="B70" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C70" t="s">
         <v>294</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>206</v>
+        <v>36</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>295</v>
       </c>
       <c r="H70" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>297</v>
       </c>
       <c r="B71" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C71" t="s">
         <v>298</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>299</v>
       </c>
       <c r="H71" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>301</v>
       </c>
       <c r="B72" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C72" t="s">
         <v>302</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>303</v>
       </c>
       <c r="H72" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>305</v>
       </c>
       <c r="B73" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C73" t="s">
         <v>306</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>121</v>
+        <v>18</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>307</v>
       </c>
       <c r="H73" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>309</v>
       </c>
       <c r="B74" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C74" t="s">
         <v>310</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>311</v>
       </c>
       <c r="H74" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>313</v>
       </c>
       <c r="B75" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C75" t="s">
         <v>314</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>49</v>
+        <v>166</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>315</v>
       </c>
       <c r="H75" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>317</v>
       </c>
       <c r="B76" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C76" t="s">
         <v>318</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>44</v>
+        <v>166</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>319</v>
       </c>
       <c r="H76" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>321</v>
       </c>
       <c r="B77" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C77" t="s">
         <v>322</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>323</v>
       </c>
       <c r="H77" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>325</v>
       </c>
       <c r="B78" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C78" t="s">
         <v>326</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>327</v>
       </c>
       <c r="H78" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>329</v>
       </c>
       <c r="B79" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C79" t="s">
         <v>330</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>331</v>
       </c>
       <c r="H79" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>333</v>
       </c>
       <c r="B80" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C80" t="s">
         <v>334</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>335</v>
       </c>
       <c r="H80" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>337</v>
       </c>
       <c r="B81" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C81" t="s">
         <v>338</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>339</v>
       </c>
       <c r="H81" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>341</v>
       </c>
       <c r="B82" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C82" t="s">
         <v>342</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>343</v>
       </c>
       <c r="H82" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>345</v>
       </c>
       <c r="B83" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>346</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>347</v>
       </c>
       <c r="H83" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>349</v>
       </c>
       <c r="B84" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>350</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>351</v>
       </c>
       <c r="H84" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>353</v>
       </c>
       <c r="B85" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C85" t="s">
         <v>354</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>99</v>
+        <v>18</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>355</v>
       </c>
       <c r="H85" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>357</v>
       </c>
       <c r="B86" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C86" t="s">
         <v>358</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>359</v>
       </c>
       <c r="H86" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>361</v>
       </c>
       <c r="B87" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C87" t="s">
         <v>362</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>363</v>
       </c>
       <c r="H87" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>365</v>
       </c>
       <c r="B88" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C88" t="s">
         <v>366</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>367</v>
       </c>
       <c r="H88" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>369</v>
       </c>
       <c r="B89" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C89" t="s">
         <v>370</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>371</v>
       </c>
       <c r="H89" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>373</v>
       </c>
       <c r="B90" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C90" t="s">
         <v>374</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>375</v>
       </c>
       <c r="H90" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>377</v>
       </c>
       <c r="B91" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C91" t="s">
         <v>378</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>379</v>
       </c>
       <c r="H91" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>381</v>
       </c>
       <c r="B92" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C92" t="s">
         <v>382</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>383</v>
       </c>
       <c r="H92" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>385</v>
       </c>
       <c r="B93" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C93" t="s">
         <v>386</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>387</v>
       </c>
       <c r="H93" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>389</v>
       </c>
       <c r="B94" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C94" t="s">
         <v>390</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>391</v>
       </c>
       <c r="H94" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>393</v>
       </c>
       <c r="B95" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C95" t="s">
         <v>394</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>395</v>
       </c>
       <c r="H95" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>397</v>
       </c>
       <c r="B96" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C96" t="s">
         <v>398</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>399</v>
       </c>
       <c r="H96" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>401</v>
       </c>
       <c r="B97" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C97" t="s">
         <v>402</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>403</v>
       </c>
       <c r="H97" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>405</v>
       </c>
       <c r="B98" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C98" t="s">
         <v>406</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>407</v>
       </c>
       <c r="H98" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>409</v>
       </c>
       <c r="B99" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C99" t="s">
         <v>410</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>411</v>
       </c>
       <c r="H99" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>413</v>
       </c>
       <c r="B100" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C100" t="s">
         <v>414</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>415</v>
       </c>
       <c r="H100" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>417</v>
       </c>
       <c r="B101" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C101" t="s">
         <v>418</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>419</v>
       </c>
       <c r="H101" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
         <v>421</v>
       </c>
       <c r="B102" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C102" t="s">
         <v>422</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>423</v>
       </c>
       <c r="H102" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>425</v>
       </c>
       <c r="B103" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C103" t="s">
         <v>426</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
-        <v>99</v>
+        <v>18</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H103" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>429</v>
       </c>
       <c r="B104" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C104" t="s">
         <v>430</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>99</v>
+        <v>18</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>431</v>
       </c>
       <c r="H104" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>433</v>
       </c>
       <c r="B105" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C105" t="s">
         <v>434</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>435</v>
       </c>
       <c r="H105" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>437</v>
       </c>
       <c r="B106" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C106" t="s">
         <v>438</v>
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>439</v>
       </c>
       <c r="H106" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>441</v>
       </c>
       <c r="B107" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C107" t="s">
         <v>442</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>443</v>
       </c>
       <c r="H107" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>445</v>
       </c>
       <c r="B108" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C108" t="s">
         <v>446</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>447</v>
       </c>
       <c r="H108" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>449</v>
       </c>
       <c r="B109" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C109" t="s">
         <v>450</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>451</v>
       </c>
       <c r="H109" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>453</v>
       </c>
       <c r="B110" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C110" t="s">
         <v>454</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>455</v>
       </c>
       <c r="H110" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>457</v>
       </c>
       <c r="B111" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C111" t="s">
         <v>458</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>459</v>
       </c>
       <c r="H111" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>461</v>
       </c>
       <c r="B112" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C112" t="s">
         <v>462</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>463</v>
       </c>
       <c r="H112" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>465</v>
       </c>
       <c r="B113" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C113" t="s">
         <v>466</v>
       </c>
       <c r="D113" t="s">
         <v>11</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>467</v>
       </c>
       <c r="H113" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>469</v>
       </c>
       <c r="B114" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C114" t="s">
         <v>10</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H114" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>472</v>
       </c>
       <c r="B115" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C115" t="s">
         <v>17</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>473</v>
       </c>
       <c r="H115" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
         <v>475</v>
       </c>
       <c r="B116" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C116" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>476</v>
       </c>
       <c r="H116" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>478</v>
       </c>
       <c r="B117" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C117" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>479</v>
       </c>
       <c r="H117" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>481</v>
       </c>
       <c r="B118" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C118" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>482</v>
       </c>
       <c r="H118" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>484</v>
       </c>
       <c r="B119" t="s">
+        <v>82</v>
+      </c>
+      <c r="C119" t="s">
+        <v>35</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>41</v>
+      </c>
+      <c r="G119" s="1" t="s">
         <v>485</v>
       </c>
-      <c r="C119" t="s">
-[...11 lines deleted...]
-      <c r="G119" s="1" t="s">
+      <c r="H119" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>487</v>
+      </c>
+      <c r="B120" t="s">
+        <v>82</v>
+      </c>
+      <c r="C120" t="s">
+        <v>40</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
+        <v>41</v>
+      </c>
+      <c r="G120" s="1" t="s">
         <v>488</v>
       </c>
-      <c r="B120" t="s">
-[...14 lines deleted...]
-      <c r="G120" s="1" t="s">
+      <c r="H120" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>490</v>
+      </c>
+      <c r="B121" t="s">
+        <v>82</v>
+      </c>
+      <c r="C121" t="s">
+        <v>45</v>
+      </c>
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121" t="s">
+        <v>41</v>
+      </c>
+      <c r="G121" s="1" t="s">
         <v>491</v>
       </c>
-      <c r="B121" t="s">
-[...11 lines deleted...]
-      <c r="F121" t="s">
+      <c r="H121" t="s">
         <v>492</v>
-      </c>
-[...4 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>493</v>
+      </c>
+      <c r="B122" t="s">
+        <v>82</v>
+      </c>
+      <c r="C122" t="s">
+        <v>49</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
+        <v>41</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H122" t="s">
         <v>495</v>
-      </c>
-[...19 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>496</v>
+      </c>
+      <c r="B123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C123" t="s">
+        <v>53</v>
+      </c>
+      <c r="D123" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" t="s">
+        <v>41</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H123" t="s">
         <v>498</v>
-      </c>
-[...19 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>499</v>
+      </c>
+      <c r="B124" t="s">
+        <v>82</v>
+      </c>
+      <c r="C124" t="s">
+        <v>57</v>
+      </c>
+      <c r="D124" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" t="s">
+        <v>12</v>
+      </c>
+      <c r="F124" t="s">
+        <v>41</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H124" t="s">
         <v>501</v>
-      </c>
-[...19 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="B125" t="s">
-        <v>485</v>
+        <v>82</v>
       </c>
       <c r="C125" t="s">
-        <v>466</v>
+        <v>61</v>
       </c>
       <c r="D125" t="s">
         <v>11</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="H125" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B126" t="s">
-        <v>485</v>
+        <v>82</v>
       </c>
       <c r="C126" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="D126" t="s">
         <v>11</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="H126" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="B127" t="s">
-        <v>485</v>
+        <v>82</v>
       </c>
       <c r="C127" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="D127" t="s">
         <v>11</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="H127" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="B128" t="s">
-        <v>485</v>
+        <v>82</v>
       </c>
       <c r="C128" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="D128" t="s">
         <v>11</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="H128" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B129" t="s">
-        <v>485</v>
+        <v>82</v>
       </c>
       <c r="C129" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="D129" t="s">
         <v>11</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
       <c r="F129" t="s">
-        <v>518</v>
+        <v>41</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="H129" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="B130" t="s">
-        <v>485</v>
+        <v>518</v>
       </c>
       <c r="C130" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D130" t="s">
         <v>11</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
-        <v>518</v>
+        <v>92</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="H130" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="B131" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="C131" t="s">
-        <v>342</v>
+        <v>35</v>
       </c>
       <c r="D131" t="s">
         <v>11</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
-        <v>30</v>
+        <v>92</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="H131" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="B132" t="s">
+        <v>518</v>
+      </c>
+      <c r="C132" t="s">
+        <v>40</v>
+      </c>
+      <c r="D132" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" t="s">
+        <v>12</v>
+      </c>
+      <c r="F132" t="s">
         <v>525</v>
       </c>
-      <c r="C132" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G132" s="1" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="H132" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B133" t="s">
+        <v>518</v>
+      </c>
+      <c r="C133" t="s">
+        <v>45</v>
+      </c>
+      <c r="D133" t="s">
+        <v>11</v>
+      </c>
+      <c r="E133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F133" t="s">
         <v>525</v>
       </c>
-      <c r="C133" t="s">
-[...8 lines deleted...]
-      <c r="F133" t="s">
+      <c r="G133" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="G133" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H133" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="B134" t="s">
+        <v>518</v>
+      </c>
+      <c r="C134" t="s">
+        <v>49</v>
+      </c>
+      <c r="D134" t="s">
+        <v>11</v>
+      </c>
+      <c r="E134" t="s">
+        <v>12</v>
+      </c>
+      <c r="F134" t="s">
         <v>525</v>
       </c>
-      <c r="C134" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G134" s="1" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="H134" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="B135" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="C135" t="s">
-        <v>358</v>
+        <v>53</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="H135" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="B136" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="C136" t="s">
-        <v>362</v>
+        <v>57</v>
       </c>
       <c r="D136" t="s">
         <v>11</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="H136" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="B137" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="C137" t="s">
-        <v>366</v>
+        <v>61</v>
       </c>
       <c r="D137" t="s">
         <v>11</v>
       </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
       <c r="F137" t="s">
-        <v>518</v>
+        <v>92</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="H137" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="B138" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="C138" t="s">
-        <v>370</v>
+        <v>65</v>
       </c>
       <c r="D138" t="s">
         <v>11</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
-        <v>529</v>
+        <v>78</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="H138" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="B139" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="C139" t="s">
-        <v>374</v>
+        <v>69</v>
       </c>
       <c r="D139" t="s">
         <v>11</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
-        <v>529</v>
+        <v>92</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="H139" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>550</v>
+      </c>
+      <c r="B140" t="s">
+        <v>518</v>
+      </c>
+      <c r="C140" t="s">
+        <v>73</v>
+      </c>
+      <c r="D140" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" t="s">
+        <v>551</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H140" t="s">
         <v>553</v>
-      </c>
-[...19 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
+        <v>554</v>
+      </c>
+      <c r="B141" t="s">
+        <v>518</v>
+      </c>
+      <c r="C141" t="s">
+        <v>77</v>
+      </c>
+      <c r="D141" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" t="s">
+        <v>12</v>
+      </c>
+      <c r="F141" t="s">
+        <v>551</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H141" t="s">
         <v>556</v>
-      </c>
-[...19 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="B142" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C142" t="s">
         <v>386</v>
       </c>
       <c r="D142" t="s">
         <v>11</v>
       </c>
       <c r="E142" t="s">
         <v>12</v>
       </c>
       <c r="F142" t="s">
-        <v>529</v>
+        <v>78</v>
       </c>
       <c r="G142" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H142" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="B143" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C143" t="s">
         <v>390</v>
       </c>
       <c r="D143" t="s">
         <v>11</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
-        <v>529</v>
+        <v>562</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>563</v>
       </c>
       <c r="H143" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>565</v>
       </c>
       <c r="B144" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C144" t="s">
         <v>394</v>
       </c>
       <c r="D144" t="s">
         <v>11</v>
       </c>
       <c r="E144" t="s">
         <v>12</v>
       </c>
       <c r="F144" t="s">
-        <v>44</v>
+        <v>562</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>566</v>
       </c>
       <c r="H144" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>568</v>
       </c>
       <c r="B145" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C145" t="s">
         <v>398</v>
       </c>
       <c r="D145" t="s">
         <v>11</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
-        <v>502</v>
+        <v>562</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>569</v>
       </c>
       <c r="H145" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>571</v>
       </c>
       <c r="B146" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C146" t="s">
         <v>402</v>
       </c>
       <c r="D146" t="s">
         <v>11</v>
       </c>
       <c r="E146" t="s">
         <v>12</v>
       </c>
       <c r="F146" t="s">
-        <v>44</v>
+        <v>562</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>572</v>
       </c>
       <c r="H146" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>574</v>
       </c>
       <c r="B147" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C147" t="s">
         <v>406</v>
       </c>
       <c r="D147" t="s">
         <v>11</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
       <c r="F147" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>575</v>
       </c>
       <c r="H147" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>577</v>
       </c>
       <c r="B148" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C148" t="s">
         <v>410</v>
       </c>
       <c r="D148" t="s">
         <v>11</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
-        <v>30</v>
+        <v>551</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>578</v>
       </c>
       <c r="H148" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>580</v>
       </c>
       <c r="B149" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C149" t="s">
         <v>414</v>
       </c>
       <c r="D149" t="s">
         <v>11</v>
       </c>
       <c r="E149" t="s">
         <v>12</v>
       </c>
       <c r="F149" t="s">
-        <v>529</v>
+        <v>562</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>581</v>
       </c>
       <c r="H149" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>583</v>
       </c>
       <c r="B150" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C150" t="s">
         <v>418</v>
       </c>
       <c r="D150" t="s">
         <v>11</v>
       </c>
       <c r="E150" t="s">
         <v>12</v>
       </c>
       <c r="F150" t="s">
-        <v>529</v>
+        <v>562</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>584</v>
       </c>
       <c r="H150" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>586</v>
       </c>
       <c r="B151" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C151" t="s">
         <v>422</v>
       </c>
       <c r="D151" t="s">
         <v>11</v>
       </c>
       <c r="E151" t="s">
         <v>12</v>
       </c>
       <c r="F151" t="s">
-        <v>529</v>
+        <v>562</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>587</v>
       </c>
       <c r="H151" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>589</v>
       </c>
       <c r="B152" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C152" t="s">
         <v>426</v>
       </c>
       <c r="D152" t="s">
         <v>11</v>
       </c>
       <c r="E152" t="s">
         <v>12</v>
       </c>
       <c r="F152" t="s">
-        <v>529</v>
+        <v>562</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>590</v>
       </c>
       <c r="H152" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>592</v>
       </c>
       <c r="B153" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C153" t="s">
         <v>430</v>
       </c>
       <c r="D153" t="s">
         <v>11</v>
       </c>
       <c r="E153" t="s">
         <v>12</v>
       </c>
       <c r="F153" t="s">
-        <v>30</v>
+        <v>562</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>593</v>
       </c>
       <c r="H153" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>595</v>
       </c>
       <c r="B154" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C154" t="s">
         <v>434</v>
       </c>
       <c r="D154" t="s">
         <v>11</v>
       </c>
       <c r="E154" t="s">
         <v>12</v>
       </c>
       <c r="F154" t="s">
-        <v>44</v>
+        <v>562</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>596</v>
       </c>
       <c r="H154" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
         <v>598</v>
       </c>
       <c r="B155" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C155" t="s">
         <v>438</v>
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
       <c r="E155" t="s">
         <v>12</v>
       </c>
       <c r="F155" t="s">
-        <v>30</v>
+        <v>92</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>599</v>
       </c>
       <c r="H155" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>601</v>
       </c>
       <c r="B156" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C156" t="s">
         <v>442</v>
       </c>
       <c r="D156" t="s">
         <v>11</v>
       </c>
       <c r="E156" t="s">
         <v>12</v>
       </c>
       <c r="F156" t="s">
+        <v>535</v>
+      </c>
+      <c r="G156" s="1" t="s">
         <v>602</v>
       </c>
-      <c r="G156" s="1" t="s">
+      <c r="H156" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="B157" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C157" t="s">
         <v>446</v>
       </c>
       <c r="D157" t="s">
         <v>11</v>
       </c>
       <c r="E157" t="s">
         <v>12</v>
       </c>
       <c r="F157" t="s">
-        <v>30</v>
+        <v>92</v>
       </c>
       <c r="G157" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H157" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="B158" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C158" t="s">
         <v>450</v>
       </c>
       <c r="D158" t="s">
         <v>11</v>
       </c>
       <c r="E158" t="s">
         <v>12</v>
       </c>
       <c r="F158" t="s">
-        <v>518</v>
+        <v>92</v>
       </c>
       <c r="G158" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H158" t="s">
         <v>609</v>
-      </c>
-[...1 lines deleted...]
-        <v>610</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="B159" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C159" t="s">
         <v>454</v>
       </c>
       <c r="D159" t="s">
         <v>11</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G159" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H159" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="B160" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C160" t="s">
         <v>458</v>
       </c>
       <c r="D160" t="s">
         <v>11</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
-        <v>518</v>
+        <v>562</v>
       </c>
       <c r="G160" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H160" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="B161" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C161" t="s">
         <v>462</v>
       </c>
       <c r="D161" t="s">
         <v>11</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
-        <v>30</v>
+        <v>562</v>
       </c>
       <c r="G161" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H161" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="B162" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C162" t="s">
         <v>466</v>
       </c>
       <c r="D162" t="s">
         <v>11</v>
       </c>
       <c r="E162" t="s">
         <v>12</v>
       </c>
       <c r="F162" t="s">
-        <v>44</v>
+        <v>562</v>
       </c>
       <c r="G162" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H162" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="B163" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C163" t="s">
         <v>10</v>
       </c>
       <c r="D163" t="s">
         <v>11</v>
       </c>
       <c r="E163" t="s">
         <v>12</v>
       </c>
       <c r="F163" t="s">
-        <v>30</v>
+        <v>562</v>
       </c>
       <c r="G163" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H163" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="B164" t="s">
-        <v>525</v>
+        <v>558</v>
       </c>
       <c r="C164" t="s">
         <v>17</v>
       </c>
       <c r="D164" t="s">
         <v>11</v>
       </c>
       <c r="E164" t="s">
         <v>12</v>
       </c>
       <c r="F164" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G164" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H164" t="s">
         <v>627</v>
-      </c>
-[...1 lines deleted...]
-        <v>628</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
+        <v>628</v>
+      </c>
+      <c r="B165" t="s">
+        <v>558</v>
+      </c>
+      <c r="C165" t="s">
+        <v>22</v>
+      </c>
+      <c r="D165" t="s">
+        <v>11</v>
+      </c>
+      <c r="E165" t="s">
+        <v>12</v>
+      </c>
+      <c r="F165" t="s">
+        <v>92</v>
+      </c>
+      <c r="G165" s="1" t="s">
         <v>629</v>
       </c>
-      <c r="B165" t="s">
-[...14 lines deleted...]
-      <c r="G165" s="1" t="s">
+      <c r="H165" t="s">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
+        <v>631</v>
+      </c>
+      <c r="B166" t="s">
+        <v>558</v>
+      </c>
+      <c r="C166" t="s">
+        <v>26</v>
+      </c>
+      <c r="D166" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" t="s">
+        <v>12</v>
+      </c>
+      <c r="F166" t="s">
+        <v>78</v>
+      </c>
+      <c r="G166" s="1" t="s">
         <v>632</v>
       </c>
-      <c r="B166" t="s">
-[...14 lines deleted...]
-      <c r="G166" s="1" t="s">
+      <c r="H166" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
+        <v>634</v>
+      </c>
+      <c r="B167" t="s">
+        <v>558</v>
+      </c>
+      <c r="C167" t="s">
+        <v>31</v>
+      </c>
+      <c r="D167" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" t="s">
+        <v>12</v>
+      </c>
+      <c r="F167" t="s">
         <v>635</v>
       </c>
-      <c r="B167" t="s">
+      <c r="G167" s="1" t="s">
         <v>636</v>
       </c>
-      <c r="C167" t="s">
-[...11 lines deleted...]
-      <c r="G167" s="1" t="s">
+      <c r="H167" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
+        <v>638</v>
+      </c>
+      <c r="B168" t="s">
+        <v>558</v>
+      </c>
+      <c r="C168" t="s">
+        <v>35</v>
+      </c>
+      <c r="D168" t="s">
+        <v>11</v>
+      </c>
+      <c r="E168" t="s">
+        <v>12</v>
+      </c>
+      <c r="F168" t="s">
+        <v>78</v>
+      </c>
+      <c r="G168" s="1" t="s">
         <v>639</v>
       </c>
-      <c r="B168" t="s">
-[...14 lines deleted...]
-      <c r="G168" s="1" t="s">
+      <c r="H168" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
+        <v>641</v>
+      </c>
+      <c r="B169" t="s">
+        <v>558</v>
+      </c>
+      <c r="C169" t="s">
+        <v>40</v>
+      </c>
+      <c r="D169" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" t="s">
+        <v>12</v>
+      </c>
+      <c r="F169" t="s">
+        <v>551</v>
+      </c>
+      <c r="G169" s="1" t="s">
         <v>642</v>
       </c>
-      <c r="B169" t="s">
-[...14 lines deleted...]
-      <c r="G169" s="1" t="s">
+      <c r="H169" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
+        <v>644</v>
+      </c>
+      <c r="B170" t="s">
+        <v>558</v>
+      </c>
+      <c r="C170" t="s">
+        <v>45</v>
+      </c>
+      <c r="D170" t="s">
+        <v>11</v>
+      </c>
+      <c r="E170" t="s">
+        <v>12</v>
+      </c>
+      <c r="F170" t="s">
+        <v>78</v>
+      </c>
+      <c r="G170" s="1" t="s">
         <v>645</v>
       </c>
-      <c r="B170" t="s">
-[...14 lines deleted...]
-      <c r="G170" s="1" t="s">
+      <c r="H170" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
+        <v>647</v>
+      </c>
+      <c r="B171" t="s">
+        <v>558</v>
+      </c>
+      <c r="C171" t="s">
+        <v>49</v>
+      </c>
+      <c r="D171" t="s">
+        <v>11</v>
+      </c>
+      <c r="E171" t="s">
+        <v>12</v>
+      </c>
+      <c r="F171" t="s">
+        <v>551</v>
+      </c>
+      <c r="G171" s="1" t="s">
         <v>648</v>
       </c>
-      <c r="B171" t="s">
-[...14 lines deleted...]
-      <c r="G171" s="1" t="s">
+      <c r="H171" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
+        <v>650</v>
+      </c>
+      <c r="B172" t="s">
+        <v>558</v>
+      </c>
+      <c r="C172" t="s">
+        <v>53</v>
+      </c>
+      <c r="D172" t="s">
+        <v>11</v>
+      </c>
+      <c r="E172" t="s">
+        <v>12</v>
+      </c>
+      <c r="F172" t="s">
+        <v>78</v>
+      </c>
+      <c r="G172" s="1" t="s">
         <v>651</v>
       </c>
-      <c r="B172" t="s">
-[...14 lines deleted...]
-      <c r="G172" s="1" t="s">
+      <c r="H172" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
+        <v>653</v>
+      </c>
+      <c r="B173" t="s">
+        <v>558</v>
+      </c>
+      <c r="C173" t="s">
+        <v>57</v>
+      </c>
+      <c r="D173" t="s">
+        <v>11</v>
+      </c>
+      <c r="E173" t="s">
+        <v>12</v>
+      </c>
+      <c r="F173" t="s">
+        <v>92</v>
+      </c>
+      <c r="G173" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="B173" t="s">
-[...14 lines deleted...]
-      <c r="G173" s="1" t="s">
+      <c r="H173" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
+        <v>656</v>
+      </c>
+      <c r="B174" t="s">
+        <v>558</v>
+      </c>
+      <c r="C174" t="s">
+        <v>61</v>
+      </c>
+      <c r="D174" t="s">
+        <v>11</v>
+      </c>
+      <c r="E174" t="s">
+        <v>12</v>
+      </c>
+      <c r="F174" t="s">
+        <v>78</v>
+      </c>
+      <c r="G174" s="1" t="s">
         <v>657</v>
       </c>
-      <c r="B174" t="s">
-[...14 lines deleted...]
-      <c r="G174" s="1" t="s">
+      <c r="H174" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
+        <v>659</v>
+      </c>
+      <c r="B175" t="s">
+        <v>558</v>
+      </c>
+      <c r="C175" t="s">
+        <v>65</v>
+      </c>
+      <c r="D175" t="s">
+        <v>11</v>
+      </c>
+      <c r="E175" t="s">
+        <v>12</v>
+      </c>
+      <c r="F175" t="s">
+        <v>78</v>
+      </c>
+      <c r="G175" s="1" t="s">
         <v>660</v>
       </c>
-      <c r="B175" t="s">
-[...14 lines deleted...]
-      <c r="G175" s="1" t="s">
+      <c r="H175" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
+        <v>662</v>
+      </c>
+      <c r="B176" t="s">
+        <v>558</v>
+      </c>
+      <c r="C176" t="s">
+        <v>73</v>
+      </c>
+      <c r="D176" t="s">
+        <v>11</v>
+      </c>
+      <c r="E176" t="s">
+        <v>12</v>
+      </c>
+      <c r="F176" t="s">
+        <v>78</v>
+      </c>
+      <c r="G176" s="1" t="s">
         <v>663</v>
       </c>
-      <c r="B176" t="s">
-[...14 lines deleted...]
-      <c r="G176" s="1" t="s">
+      <c r="H176" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
+        <v>665</v>
+      </c>
+      <c r="B177" t="s">
+        <v>558</v>
+      </c>
+      <c r="C177" t="s">
+        <v>77</v>
+      </c>
+      <c r="D177" t="s">
+        <v>11</v>
+      </c>
+      <c r="E177" t="s">
+        <v>12</v>
+      </c>
+      <c r="F177" t="s">
+        <v>78</v>
+      </c>
+      <c r="G177" s="1" t="s">
         <v>666</v>
-      </c>
-[...16 lines deleted...]
-        <v>661</v>
       </c>
       <c r="H177" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>668</v>
       </c>
       <c r="B178" t="s">
-        <v>636</v>
+        <v>669</v>
       </c>
       <c r="C178" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="D178" t="s">
         <v>11</v>
       </c>
       <c r="E178" t="s">
         <v>12</v>
       </c>
       <c r="F178" t="s">
-        <v>529</v>
+        <v>92</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>661</v>
+        <v>670</v>
       </c>
       <c r="H178" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="B179" t="s">
-        <v>636</v>
+        <v>669</v>
       </c>
       <c r="C179" t="s">
         <v>466</v>
       </c>
       <c r="D179" t="s">
         <v>11</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="H179" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="B180" t="s">
-        <v>636</v>
+        <v>669</v>
       </c>
       <c r="C180" t="s">
         <v>10</v>
       </c>
       <c r="D180" t="s">
         <v>11</v>
       </c>
       <c r="E180" t="s">
         <v>12</v>
       </c>
       <c r="F180" t="s">
-        <v>30</v>
+        <v>562</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="H180" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="B181" t="s">
-        <v>636</v>
+        <v>669</v>
       </c>
       <c r="C181" t="s">
         <v>17</v>
       </c>
       <c r="D181" t="s">
         <v>11</v>
       </c>
       <c r="E181" t="s">
         <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>677</v>
+        <v>551</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="H181" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B182" t="s">
-        <v>636</v>
+        <v>669</v>
       </c>
       <c r="C182" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D182" t="s">
         <v>11</v>
       </c>
       <c r="E182" t="s">
         <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>677</v>
+        <v>551</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="H182" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B183" t="s">
-        <v>636</v>
+        <v>669</v>
       </c>
       <c r="C183" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D183" t="s">
         <v>11</v>
       </c>
       <c r="E183" t="s">
         <v>12</v>
       </c>
       <c r="F183" t="s">
-        <v>529</v>
+        <v>92</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="H183" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="B184" t="s">
-        <v>636</v>
+        <v>669</v>
       </c>
       <c r="C184" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D184" t="s">
         <v>11</v>
       </c>
       <c r="E184" t="s">
         <v>12</v>
       </c>
       <c r="F184" t="s">
-        <v>529</v>
+        <v>562</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>661</v>
+        <v>688</v>
       </c>
       <c r="H184" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="B185" t="s">
-        <v>689</v>
+        <v>669</v>
       </c>
       <c r="C185" t="s">
-        <v>690</v>
+        <v>35</v>
       </c>
       <c r="D185" t="s">
         <v>11</v>
       </c>
       <c r="E185" t="s">
         <v>12</v>
       </c>
       <c r="F185" t="s">
-        <v>529</v>
+        <v>635</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>691</v>
       </c>
       <c r="H185" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
         <v>693</v>
       </c>
       <c r="B186" t="s">
-        <v>689</v>
+        <v>669</v>
       </c>
       <c r="C186" t="s">
-        <v>290</v>
+        <v>40</v>
       </c>
       <c r="D186" t="s">
         <v>11</v>
       </c>
       <c r="E186" t="s">
         <v>12</v>
       </c>
       <c r="F186" t="s">
-        <v>529</v>
+        <v>562</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>694</v>
       </c>
       <c r="H186" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
         <v>696</v>
       </c>
       <c r="B187" t="s">
-        <v>689</v>
+        <v>669</v>
       </c>
       <c r="C187" t="s">
-        <v>298</v>
+        <v>45</v>
       </c>
       <c r="D187" t="s">
         <v>11</v>
       </c>
       <c r="E187" t="s">
         <v>12</v>
       </c>
       <c r="F187" t="s">
-        <v>492</v>
+        <v>562</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>697</v>
       </c>
       <c r="H187" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
         <v>699</v>
       </c>
       <c r="B188" t="s">
-        <v>689</v>
+        <v>669</v>
       </c>
       <c r="C188" t="s">
-        <v>302</v>
+        <v>49</v>
       </c>
       <c r="D188" t="s">
         <v>11</v>
       </c>
       <c r="E188" t="s">
         <v>12</v>
       </c>
       <c r="F188" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="G188" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H188" t="s">
         <v>700</v>
-      </c>
-[...1 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
+        <v>701</v>
+      </c>
+      <c r="B189" t="s">
+        <v>669</v>
+      </c>
+      <c r="C189" t="s">
+        <v>53</v>
+      </c>
+      <c r="D189" t="s">
+        <v>11</v>
+      </c>
+      <c r="E189" t="s">
+        <v>12</v>
+      </c>
+      <c r="F189" t="s">
+        <v>562</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H189" t="s">
         <v>702</v>
-      </c>
-[...19 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
+        <v>703</v>
+      </c>
+      <c r="B190" t="s">
+        <v>669</v>
+      </c>
+      <c r="C190" t="s">
+        <v>57</v>
+      </c>
+      <c r="D190" t="s">
+        <v>11</v>
+      </c>
+      <c r="E190" t="s">
+        <v>12</v>
+      </c>
+      <c r="F190" t="s">
+        <v>562</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H190" t="s">
         <v>705</v>
-      </c>
-[...19 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>706</v>
+      </c>
+      <c r="B191" t="s">
+        <v>669</v>
+      </c>
+      <c r="C191" t="s">
+        <v>61</v>
+      </c>
+      <c r="D191" t="s">
+        <v>11</v>
+      </c>
+      <c r="E191" t="s">
+        <v>12</v>
+      </c>
+      <c r="F191" t="s">
+        <v>78</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H191" t="s">
         <v>708</v>
-      </c>
-[...19 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
+        <v>709</v>
+      </c>
+      <c r="B192" t="s">
+        <v>669</v>
+      </c>
+      <c r="C192" t="s">
+        <v>65</v>
+      </c>
+      <c r="D192" t="s">
+        <v>11</v>
+      </c>
+      <c r="E192" t="s">
+        <v>12</v>
+      </c>
+      <c r="F192" t="s">
+        <v>710</v>
+      </c>
+      <c r="G192" s="1" t="s">
         <v>711</v>
       </c>
-      <c r="B192" t="s">
-[...14 lines deleted...]
-      <c r="G192" s="1" t="s">
+      <c r="H192" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>713</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
+        <v>713</v>
+      </c>
+      <c r="B193" t="s">
+        <v>669</v>
+      </c>
+      <c r="C193" t="s">
+        <v>69</v>
+      </c>
+      <c r="D193" t="s">
+        <v>11</v>
+      </c>
+      <c r="E193" t="s">
+        <v>12</v>
+      </c>
+      <c r="F193" t="s">
+        <v>710</v>
+      </c>
+      <c r="G193" s="1" t="s">
         <v>714</v>
       </c>
-      <c r="B193" t="s">
-[...14 lines deleted...]
-      <c r="G193" s="1" t="s">
+      <c r="H193" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
+        <v>716</v>
+      </c>
+      <c r="B194" t="s">
+        <v>669</v>
+      </c>
+      <c r="C194" t="s">
+        <v>73</v>
+      </c>
+      <c r="D194" t="s">
+        <v>11</v>
+      </c>
+      <c r="E194" t="s">
+        <v>12</v>
+      </c>
+      <c r="F194" t="s">
+        <v>562</v>
+      </c>
+      <c r="G194" s="1" t="s">
         <v>717</v>
       </c>
-      <c r="B194" t="s">
-[...14 lines deleted...]
-      <c r="G194" s="1" t="s">
+      <c r="H194" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>719</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
+        <v>719</v>
+      </c>
+      <c r="B195" t="s">
+        <v>669</v>
+      </c>
+      <c r="C195" t="s">
+        <v>77</v>
+      </c>
+      <c r="D195" t="s">
+        <v>11</v>
+      </c>
+      <c r="E195" t="s">
+        <v>12</v>
+      </c>
+      <c r="F195" t="s">
+        <v>562</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H195" t="s">
         <v>720</v>
-      </c>
-[...19 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
+        <v>721</v>
+      </c>
+      <c r="B196" t="s">
+        <v>722</v>
+      </c>
+      <c r="C196" t="s">
         <v>723</v>
       </c>
-      <c r="B196" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D196" t="s">
         <v>11</v>
       </c>
       <c r="E196" t="s">
         <v>12</v>
       </c>
       <c r="F196" t="s">
-        <v>44</v>
+        <v>562</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>724</v>
       </c>
       <c r="H196" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
         <v>726</v>
       </c>
       <c r="B197" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C197" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="D197" t="s">
         <v>11</v>
       </c>
       <c r="E197" t="s">
         <v>12</v>
       </c>
       <c r="F197" t="s">
-        <v>44</v>
+        <v>562</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>727</v>
       </c>
       <c r="H197" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
         <v>729</v>
       </c>
       <c r="B198" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C198" t="s">
         <v>342</v>
       </c>
       <c r="D198" t="s">
         <v>11</v>
       </c>
       <c r="E198" t="s">
         <v>12</v>
       </c>
       <c r="F198" t="s">
-        <v>44</v>
+        <v>525</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>730</v>
       </c>
       <c r="H198" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
         <v>732</v>
       </c>
       <c r="B199" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C199" t="s">
         <v>346</v>
       </c>
       <c r="D199" t="s">
         <v>11</v>
       </c>
       <c r="E199" t="s">
         <v>12</v>
       </c>
       <c r="F199" t="s">
-        <v>529</v>
+        <v>562</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>733</v>
       </c>
       <c r="H199" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
         <v>735</v>
       </c>
       <c r="B200" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C200" t="s">
         <v>350</v>
       </c>
       <c r="D200" t="s">
         <v>11</v>
       </c>
       <c r="E200" t="s">
         <v>12</v>
       </c>
       <c r="F200" t="s">
-        <v>529</v>
+        <v>562</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>736</v>
       </c>
       <c r="H200" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
         <v>738</v>
       </c>
       <c r="B201" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C201" t="s">
         <v>354</v>
       </c>
       <c r="D201" t="s">
         <v>11</v>
       </c>
       <c r="E201" t="s">
         <v>12</v>
       </c>
       <c r="F201" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>739</v>
       </c>
       <c r="H201" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
         <v>741</v>
       </c>
       <c r="B202" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C202" t="s">
         <v>358</v>
       </c>
       <c r="D202" t="s">
         <v>11</v>
       </c>
       <c r="E202" t="s">
         <v>12</v>
       </c>
       <c r="F202" t="s">
-        <v>121</v>
+        <v>78</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>742</v>
       </c>
       <c r="H202" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
         <v>744</v>
       </c>
       <c r="B203" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C203" t="s">
         <v>362</v>
       </c>
       <c r="D203" t="s">
         <v>11</v>
       </c>
       <c r="E203" t="s">
         <v>12</v>
       </c>
       <c r="F203" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>745</v>
       </c>
       <c r="H203" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
         <v>747</v>
       </c>
       <c r="B204" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C204" t="s">
         <v>366</v>
       </c>
       <c r="D204" t="s">
         <v>11</v>
       </c>
       <c r="E204" t="s">
         <v>12</v>
       </c>
       <c r="F204" t="s">
-        <v>529</v>
+        <v>562</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>748</v>
       </c>
       <c r="H204" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
         <v>750</v>
       </c>
       <c r="B205" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C205" t="s">
         <v>370</v>
       </c>
       <c r="D205" t="s">
         <v>11</v>
       </c>
       <c r="E205" t="s">
         <v>12</v>
       </c>
       <c r="F205" t="s">
-        <v>529</v>
+        <v>562</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>751</v>
       </c>
       <c r="H205" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
         <v>753</v>
       </c>
       <c r="B206" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C206" t="s">
         <v>374</v>
       </c>
       <c r="D206" t="s">
         <v>11</v>
       </c>
       <c r="E206" t="s">
         <v>12</v>
       </c>
       <c r="F206" t="s">
-        <v>529</v>
+        <v>562</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>754</v>
       </c>
       <c r="H206" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
         <v>756</v>
       </c>
       <c r="B207" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C207" t="s">
         <v>378</v>
       </c>
       <c r="D207" t="s">
         <v>11</v>
       </c>
       <c r="E207" t="s">
         <v>12</v>
       </c>
       <c r="F207" t="s">
-        <v>529</v>
+        <v>92</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>757</v>
       </c>
       <c r="H207" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
         <v>759</v>
       </c>
       <c r="B208" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C208" t="s">
         <v>382</v>
       </c>
       <c r="D208" t="s">
         <v>11</v>
       </c>
       <c r="E208" t="s">
         <v>12</v>
       </c>
       <c r="F208" t="s">
-        <v>492</v>
+        <v>92</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>760</v>
       </c>
       <c r="H208" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
         <v>762</v>
       </c>
       <c r="B209" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C209" t="s">
         <v>386</v>
       </c>
       <c r="D209" t="s">
         <v>11</v>
       </c>
       <c r="E209" t="s">
         <v>12</v>
       </c>
       <c r="F209" t="s">
-        <v>492</v>
+        <v>92</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>763</v>
       </c>
       <c r="H209" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
         <v>765</v>
       </c>
       <c r="B210" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C210" t="s">
         <v>390</v>
       </c>
       <c r="D210" t="s">
         <v>11</v>
       </c>
       <c r="E210" t="s">
         <v>12</v>
       </c>
       <c r="F210" t="s">
-        <v>502</v>
+        <v>562</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>766</v>
       </c>
       <c r="H210" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
         <v>768</v>
       </c>
       <c r="B211" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C211" t="s">
         <v>394</v>
       </c>
       <c r="D211" t="s">
         <v>11</v>
       </c>
       <c r="E211" t="s">
         <v>12</v>
       </c>
       <c r="F211" t="s">
-        <v>529</v>
+        <v>562</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>769</v>
       </c>
       <c r="H211" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>771</v>
       </c>
       <c r="B212" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C212" t="s">
         <v>398</v>
       </c>
       <c r="D212" t="s">
         <v>11</v>
       </c>
       <c r="E212" t="s">
         <v>12</v>
       </c>
       <c r="F212" t="s">
-        <v>529</v>
+        <v>562</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>772</v>
       </c>
       <c r="H212" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
         <v>774</v>
       </c>
       <c r="B213" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C213" t="s">
         <v>402</v>
       </c>
       <c r="D213" t="s">
         <v>11</v>
       </c>
       <c r="E213" t="s">
         <v>12</v>
       </c>
       <c r="F213" t="s">
-        <v>529</v>
+        <v>166</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>775</v>
       </c>
       <c r="H213" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
         <v>777</v>
       </c>
       <c r="B214" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C214" t="s">
         <v>406</v>
       </c>
       <c r="D214" t="s">
         <v>11</v>
       </c>
       <c r="E214" t="s">
         <v>12</v>
       </c>
       <c r="F214" t="s">
-        <v>121</v>
+        <v>78</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>661</v>
+        <v>778</v>
       </c>
       <c r="H214" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B215" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C215" t="s">
         <v>410</v>
       </c>
       <c r="D215" t="s">
         <v>11</v>
       </c>
       <c r="E215" t="s">
         <v>12</v>
       </c>
       <c r="F215" t="s">
-        <v>121</v>
+        <v>562</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="H215" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B216" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C216" t="s">
         <v>414</v>
       </c>
       <c r="D216" t="s">
         <v>11</v>
       </c>
       <c r="E216" t="s">
         <v>12</v>
       </c>
       <c r="F216" t="s">
-        <v>529</v>
+        <v>562</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="H216" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="B217" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C217" t="s">
         <v>418</v>
       </c>
       <c r="D217" t="s">
         <v>11</v>
       </c>
       <c r="E217" t="s">
         <v>12</v>
       </c>
       <c r="F217" t="s">
-        <v>529</v>
+        <v>562</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="H217" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B218" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C218" t="s">
         <v>422</v>
       </c>
       <c r="D218" t="s">
         <v>11</v>
       </c>
       <c r="E218" t="s">
         <v>12</v>
       </c>
       <c r="F218" t="s">
-        <v>529</v>
+        <v>562</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="H218" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B219" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C219" t="s">
         <v>426</v>
       </c>
       <c r="D219" t="s">
         <v>11</v>
       </c>
       <c r="E219" t="s">
         <v>12</v>
       </c>
       <c r="F219" t="s">
-        <v>502</v>
+        <v>525</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="H219" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B220" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C220" t="s">
         <v>430</v>
       </c>
       <c r="D220" t="s">
         <v>11</v>
       </c>
       <c r="E220" t="s">
         <v>12</v>
       </c>
       <c r="F220" t="s">
-        <v>30</v>
+        <v>525</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="H220" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="B221" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C221" t="s">
         <v>434</v>
       </c>
       <c r="D221" t="s">
         <v>11</v>
       </c>
       <c r="E221" t="s">
         <v>12</v>
       </c>
       <c r="F221" t="s">
-        <v>30</v>
+        <v>535</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H221" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="B222" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C222" t="s">
         <v>438</v>
       </c>
       <c r="D222" t="s">
         <v>11</v>
       </c>
       <c r="E222" t="s">
         <v>12</v>
       </c>
       <c r="F222" t="s">
-        <v>30</v>
+        <v>562</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="H222" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="B223" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C223" t="s">
         <v>442</v>
       </c>
       <c r="D223" t="s">
         <v>11</v>
       </c>
       <c r="E223" t="s">
         <v>12</v>
       </c>
       <c r="F223" t="s">
-        <v>30</v>
+        <v>562</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H223" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="B224" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C224" t="s">
         <v>446</v>
       </c>
       <c r="D224" t="s">
         <v>11</v>
       </c>
       <c r="E224" t="s">
         <v>12</v>
       </c>
       <c r="F224" t="s">
-        <v>30</v>
+        <v>562</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="H224" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="B225" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C225" t="s">
         <v>450</v>
       </c>
       <c r="D225" t="s">
         <v>11</v>
       </c>
       <c r="E225" t="s">
         <v>12</v>
       </c>
       <c r="F225" t="s">
-        <v>30</v>
+        <v>166</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>810</v>
+        <v>694</v>
       </c>
       <c r="H225" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
         <v>812</v>
       </c>
       <c r="B226" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C226" t="s">
         <v>454</v>
       </c>
       <c r="D226" t="s">
         <v>11</v>
       </c>
       <c r="E226" t="s">
         <v>12</v>
       </c>
       <c r="F226" t="s">
-        <v>529</v>
+        <v>166</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>813</v>
       </c>
       <c r="H226" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
         <v>815</v>
       </c>
       <c r="B227" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C227" t="s">
         <v>458</v>
       </c>
       <c r="D227" t="s">
         <v>11</v>
       </c>
       <c r="E227" t="s">
         <v>12</v>
       </c>
       <c r="F227" t="s">
-        <v>529</v>
+        <v>562</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>816</v>
       </c>
       <c r="H227" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
         <v>818</v>
       </c>
       <c r="B228" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C228" t="s">
         <v>462</v>
       </c>
       <c r="D228" t="s">
         <v>11</v>
       </c>
       <c r="E228" t="s">
         <v>12</v>
       </c>
       <c r="F228" t="s">
-        <v>492</v>
+        <v>562</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>819</v>
       </c>
       <c r="H228" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
         <v>821</v>
       </c>
       <c r="B229" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C229" t="s">
         <v>466</v>
       </c>
       <c r="D229" t="s">
         <v>11</v>
       </c>
       <c r="E229" t="s">
         <v>12</v>
       </c>
       <c r="F229" t="s">
-        <v>492</v>
+        <v>562</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>822</v>
       </c>
       <c r="H229" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
         <v>824</v>
       </c>
       <c r="B230" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C230" t="s">
         <v>10</v>
       </c>
       <c r="D230" t="s">
         <v>11</v>
       </c>
       <c r="E230" t="s">
         <v>12</v>
       </c>
       <c r="F230" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>825</v>
       </c>
       <c r="H230" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
         <v>827</v>
       </c>
       <c r="B231" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C231" t="s">
         <v>17</v>
       </c>
       <c r="D231" t="s">
         <v>11</v>
       </c>
       <c r="E231" t="s">
         <v>12</v>
       </c>
       <c r="F231" t="s">
-        <v>529</v>
+        <v>78</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>828</v>
       </c>
       <c r="H231" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
         <v>830</v>
       </c>
       <c r="B232" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C232" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D232" t="s">
         <v>11</v>
       </c>
       <c r="E232" t="s">
         <v>12</v>
       </c>
       <c r="F232" t="s">
-        <v>529</v>
+        <v>78</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>831</v>
       </c>
       <c r="H232" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
         <v>833</v>
       </c>
       <c r="B233" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C233" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D233" t="s">
         <v>11</v>
       </c>
       <c r="E233" t="s">
         <v>12</v>
       </c>
       <c r="F233" t="s">
-        <v>518</v>
+        <v>78</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>834</v>
       </c>
       <c r="H233" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
         <v>836</v>
       </c>
       <c r="B234" t="s">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="C234" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D234" t="s">
         <v>11</v>
       </c>
       <c r="E234" t="s">
         <v>12</v>
       </c>
       <c r="F234" t="s">
-        <v>518</v>
+        <v>78</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>837</v>
       </c>
       <c r="H234" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
         <v>839</v>
       </c>
       <c r="B235" t="s">
+        <v>722</v>
+      </c>
+      <c r="C235" t="s">
+        <v>35</v>
+      </c>
+      <c r="D235" t="s">
+        <v>11</v>
+      </c>
+      <c r="E235" t="s">
+        <v>12</v>
+      </c>
+      <c r="F235" t="s">
+        <v>78</v>
+      </c>
+      <c r="G235" s="1" t="s">
         <v>840</v>
       </c>
-      <c r="C235" t="s">
-[...8 lines deleted...]
-      <c r="F235" t="s">
+      <c r="H235" t="s">
         <v>841</v>
-      </c>
-[...4 lines deleted...]
-        <v>843</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
+        <v>842</v>
+      </c>
+      <c r="B236" t="s">
+        <v>722</v>
+      </c>
+      <c r="C236" t="s">
+        <v>40</v>
+      </c>
+      <c r="D236" t="s">
+        <v>11</v>
+      </c>
+      <c r="E236" t="s">
+        <v>12</v>
+      </c>
+      <c r="F236" t="s">
+        <v>78</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H236" t="s">
         <v>844</v>
-      </c>
-[...19 lines deleted...]
-        <v>847</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="B237" t="s">
-        <v>840</v>
+        <v>722</v>
       </c>
       <c r="C237" t="s">
-        <v>374</v>
+        <v>45</v>
       </c>
       <c r="D237" t="s">
         <v>11</v>
       </c>
       <c r="E237" t="s">
         <v>12</v>
       </c>
       <c r="F237" t="s">
-        <v>849</v>
+        <v>562</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="H237" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="B238" t="s">
-        <v>840</v>
+        <v>722</v>
       </c>
       <c r="C238" t="s">
-        <v>378</v>
+        <v>49</v>
       </c>
       <c r="D238" t="s">
         <v>11</v>
       </c>
       <c r="E238" t="s">
         <v>12</v>
       </c>
       <c r="F238" t="s">
-        <v>853</v>
+        <v>562</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>854</v>
+        <v>849</v>
       </c>
       <c r="H238" t="s">
-        <v>855</v>
+        <v>850</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>856</v>
+        <v>851</v>
       </c>
       <c r="B239" t="s">
-        <v>840</v>
+        <v>722</v>
       </c>
       <c r="C239" t="s">
-        <v>382</v>
+        <v>53</v>
       </c>
       <c r="D239" t="s">
         <v>11</v>
       </c>
       <c r="E239" t="s">
         <v>12</v>
       </c>
       <c r="F239" t="s">
+        <v>525</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H239" t="s">
         <v>853</v>
-      </c>
-[...4 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>859</v>
+        <v>854</v>
       </c>
       <c r="B240" t="s">
-        <v>840</v>
+        <v>722</v>
       </c>
       <c r="C240" t="s">
-        <v>386</v>
+        <v>57</v>
       </c>
       <c r="D240" t="s">
         <v>11</v>
       </c>
       <c r="E240" t="s">
         <v>12</v>
       </c>
       <c r="F240" t="s">
-        <v>853</v>
+        <v>525</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="H240" t="s">
-        <v>861</v>
+        <v>856</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>862</v>
+        <v>857</v>
       </c>
       <c r="B241" t="s">
-        <v>840</v>
+        <v>722</v>
       </c>
       <c r="C241" t="s">
-        <v>390</v>
+        <v>61</v>
       </c>
       <c r="D241" t="s">
         <v>11</v>
       </c>
       <c r="E241" t="s">
         <v>12</v>
       </c>
       <c r="F241" t="s">
-        <v>853</v>
+        <v>562</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>863</v>
+        <v>858</v>
       </c>
       <c r="H241" t="s">
-        <v>864</v>
+        <v>859</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>865</v>
+        <v>860</v>
       </c>
       <c r="B242" t="s">
-        <v>840</v>
+        <v>722</v>
       </c>
       <c r="C242" t="s">
-        <v>394</v>
+        <v>65</v>
       </c>
       <c r="D242" t="s">
         <v>11</v>
       </c>
       <c r="E242" t="s">
         <v>12</v>
       </c>
       <c r="F242" t="s">
-        <v>853</v>
+        <v>562</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>866</v>
+        <v>861</v>
       </c>
       <c r="H242" t="s">
-        <v>867</v>
+        <v>862</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>868</v>
+        <v>863</v>
       </c>
       <c r="B243" t="s">
-        <v>840</v>
+        <v>722</v>
       </c>
       <c r="C243" t="s">
-        <v>402</v>
+        <v>69</v>
       </c>
       <c r="D243" t="s">
         <v>11</v>
       </c>
       <c r="E243" t="s">
         <v>12</v>
       </c>
       <c r="F243" t="s">
-        <v>869</v>
+        <v>562</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>870</v>
+        <v>864</v>
       </c>
       <c r="H243" t="s">
-        <v>871</v>
+        <v>865</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="B244" t="s">
-        <v>840</v>
+        <v>722</v>
       </c>
       <c r="C244" t="s">
-        <v>406</v>
+        <v>73</v>
       </c>
       <c r="D244" t="s">
         <v>11</v>
       </c>
       <c r="E244" t="s">
         <v>12</v>
       </c>
       <c r="F244" t="s">
-        <v>853</v>
+        <v>551</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>873</v>
+        <v>867</v>
       </c>
       <c r="H244" t="s">
-        <v>874</v>
+        <v>868</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>875</v>
+        <v>869</v>
       </c>
       <c r="B245" t="s">
-        <v>840</v>
+        <v>722</v>
       </c>
       <c r="C245" t="s">
-        <v>410</v>
+        <v>77</v>
       </c>
       <c r="D245" t="s">
         <v>11</v>
       </c>
       <c r="E245" t="s">
         <v>12</v>
       </c>
       <c r="F245" t="s">
-        <v>853</v>
+        <v>551</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>876</v>
+        <v>870</v>
       </c>
       <c r="H245" t="s">
-        <v>877</v>
+        <v>871</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>878</v>
+        <v>872</v>
       </c>
       <c r="B246" t="s">
-        <v>840</v>
+        <v>873</v>
       </c>
       <c r="C246" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="D246" t="s">
         <v>11</v>
       </c>
       <c r="E246" t="s">
         <v>12</v>
       </c>
       <c r="F246" t="s">
-        <v>853</v>
+        <v>874</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>879</v>
+        <v>875</v>
       </c>
       <c r="H246" t="s">
-        <v>880</v>
+        <v>876</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>881</v>
+        <v>877</v>
       </c>
       <c r="B247" t="s">
-        <v>840</v>
+        <v>873</v>
       </c>
       <c r="C247" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="D247" t="s">
         <v>11</v>
       </c>
       <c r="E247" t="s">
         <v>12</v>
       </c>
       <c r="F247" t="s">
-        <v>853</v>
+        <v>878</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="H247" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
+        <v>881</v>
+      </c>
+      <c r="B248" t="s">
+        <v>873</v>
+      </c>
+      <c r="C248" t="s">
+        <v>418</v>
+      </c>
+      <c r="D248" t="s">
+        <v>11</v>
+      </c>
+      <c r="E248" t="s">
+        <v>12</v>
+      </c>
+      <c r="F248" t="s">
+        <v>882</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H248" t="s">
         <v>884</v>
-      </c>
-[...19 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
+        <v>885</v>
+      </c>
+      <c r="B249" t="s">
+        <v>873</v>
+      </c>
+      <c r="C249" t="s">
+        <v>422</v>
+      </c>
+      <c r="D249" t="s">
+        <v>11</v>
+      </c>
+      <c r="E249" t="s">
+        <v>12</v>
+      </c>
+      <c r="F249" t="s">
+        <v>886</v>
+      </c>
+      <c r="G249" s="1" t="s">
         <v>887</v>
       </c>
-      <c r="B249" t="s">
-[...11 lines deleted...]
-      <c r="F249" t="s">
+      <c r="H249" t="s">
         <v>888</v>
-      </c>
-[...4 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
+        <v>889</v>
+      </c>
+      <c r="B250" t="s">
+        <v>873</v>
+      </c>
+      <c r="C250" t="s">
+        <v>426</v>
+      </c>
+      <c r="D250" t="s">
+        <v>11</v>
+      </c>
+      <c r="E250" t="s">
+        <v>12</v>
+      </c>
+      <c r="F250" t="s">
+        <v>886</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="H250" t="s">
         <v>891</v>
-      </c>
-[...19 lines deleted...]
-        <v>893</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
+        <v>892</v>
+      </c>
+      <c r="B251" t="s">
+        <v>873</v>
+      </c>
+      <c r="C251" t="s">
+        <v>430</v>
+      </c>
+      <c r="D251" t="s">
+        <v>11</v>
+      </c>
+      <c r="E251" t="s">
+        <v>12</v>
+      </c>
+      <c r="F251" t="s">
+        <v>886</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="H251" t="s">
         <v>894</v>
-      </c>
-[...19 lines deleted...]
-        <v>896</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
+        <v>895</v>
+      </c>
+      <c r="B252" t="s">
+        <v>873</v>
+      </c>
+      <c r="C252" t="s">
+        <v>434</v>
+      </c>
+      <c r="D252" t="s">
+        <v>11</v>
+      </c>
+      <c r="E252" t="s">
+        <v>12</v>
+      </c>
+      <c r="F252" t="s">
+        <v>886</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H252" t="s">
         <v>897</v>
-      </c>
-[...19 lines deleted...]
-        <v>899</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
+        <v>898</v>
+      </c>
+      <c r="B253" t="s">
+        <v>873</v>
+      </c>
+      <c r="C253" t="s">
+        <v>438</v>
+      </c>
+      <c r="D253" t="s">
+        <v>11</v>
+      </c>
+      <c r="E253" t="s">
+        <v>12</v>
+      </c>
+      <c r="F253" t="s">
+        <v>886</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H253" t="s">
         <v>900</v>
-      </c>
-[...19 lines deleted...]
-        <v>902</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
+        <v>901</v>
+      </c>
+      <c r="B254" t="s">
+        <v>873</v>
+      </c>
+      <c r="C254" t="s">
+        <v>446</v>
+      </c>
+      <c r="D254" t="s">
+        <v>11</v>
+      </c>
+      <c r="E254" t="s">
+        <v>12</v>
+      </c>
+      <c r="F254" t="s">
+        <v>902</v>
+      </c>
+      <c r="G254" s="1" t="s">
         <v>903</v>
       </c>
-      <c r="B254" t="s">
-[...14 lines deleted...]
-      <c r="G254" s="1" t="s">
+      <c r="H254" t="s">
         <v>904</v>
-      </c>
-[...1 lines deleted...]
-        <v>905</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
+        <v>905</v>
+      </c>
+      <c r="B255" t="s">
+        <v>873</v>
+      </c>
+      <c r="C255" t="s">
+        <v>450</v>
+      </c>
+      <c r="D255" t="s">
+        <v>11</v>
+      </c>
+      <c r="E255" t="s">
+        <v>12</v>
+      </c>
+      <c r="F255" t="s">
+        <v>886</v>
+      </c>
+      <c r="G255" s="1" t="s">
         <v>906</v>
       </c>
-      <c r="B255" t="s">
-[...14 lines deleted...]
-      <c r="G255" s="1" t="s">
+      <c r="H255" t="s">
         <v>907</v>
-      </c>
-[...1 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
+        <v>908</v>
+      </c>
+      <c r="B256" t="s">
+        <v>873</v>
+      </c>
+      <c r="C256" t="s">
+        <v>454</v>
+      </c>
+      <c r="D256" t="s">
+        <v>11</v>
+      </c>
+      <c r="E256" t="s">
+        <v>12</v>
+      </c>
+      <c r="F256" t="s">
+        <v>886</v>
+      </c>
+      <c r="G256" s="1" t="s">
         <v>909</v>
       </c>
-      <c r="B256" t="s">
-[...14 lines deleted...]
-      <c r="G256" s="1" t="s">
+      <c r="H256" t="s">
         <v>910</v>
-      </c>
-[...1 lines deleted...]
-        <v>911</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
+        <v>911</v>
+      </c>
+      <c r="B257" t="s">
+        <v>873</v>
+      </c>
+      <c r="C257" t="s">
+        <v>458</v>
+      </c>
+      <c r="D257" t="s">
+        <v>11</v>
+      </c>
+      <c r="E257" t="s">
+        <v>12</v>
+      </c>
+      <c r="F257" t="s">
+        <v>886</v>
+      </c>
+      <c r="G257" s="1" t="s">
         <v>912</v>
       </c>
-      <c r="B257" t="s">
-[...14 lines deleted...]
-      <c r="G257" s="1" t="s">
+      <c r="H257" t="s">
         <v>913</v>
-      </c>
-[...1 lines deleted...]
-        <v>914</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
+        <v>914</v>
+      </c>
+      <c r="B258" t="s">
+        <v>873</v>
+      </c>
+      <c r="C258" t="s">
+        <v>462</v>
+      </c>
+      <c r="D258" t="s">
+        <v>11</v>
+      </c>
+      <c r="E258" t="s">
+        <v>12</v>
+      </c>
+      <c r="F258" t="s">
+        <v>886</v>
+      </c>
+      <c r="G258" s="1" t="s">
         <v>915</v>
       </c>
-      <c r="B258" t="s">
-[...11 lines deleted...]
-      <c r="F258" t="s">
+      <c r="H258" t="s">
         <v>916</v>
-      </c>
-[...4 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
+        <v>917</v>
+      </c>
+      <c r="B259" t="s">
+        <v>873</v>
+      </c>
+      <c r="C259" t="s">
+        <v>466</v>
+      </c>
+      <c r="D259" t="s">
+        <v>11</v>
+      </c>
+      <c r="E259" t="s">
+        <v>12</v>
+      </c>
+      <c r="F259" t="s">
+        <v>886</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H259" t="s">
         <v>919</v>
-      </c>
-[...19 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
+        <v>920</v>
+      </c>
+      <c r="B260" t="s">
+        <v>873</v>
+      </c>
+      <c r="C260" t="s">
+        <v>10</v>
+      </c>
+      <c r="D260" t="s">
+        <v>11</v>
+      </c>
+      <c r="E260" t="s">
+        <v>12</v>
+      </c>
+      <c r="F260" t="s">
+        <v>921</v>
+      </c>
+      <c r="G260" s="1" t="s">
         <v>922</v>
       </c>
-      <c r="B260" t="s">
-[...14 lines deleted...]
-      <c r="G260" s="1" t="s">
+      <c r="H260" t="s">
         <v>923</v>
-      </c>
-[...1 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
+        <v>924</v>
+      </c>
+      <c r="B261" t="s">
+        <v>873</v>
+      </c>
+      <c r="C261" t="s">
+        <v>17</v>
+      </c>
+      <c r="D261" t="s">
+        <v>11</v>
+      </c>
+      <c r="E261" t="s">
+        <v>12</v>
+      </c>
+      <c r="F261" t="s">
+        <v>921</v>
+      </c>
+      <c r="G261" s="1" t="s">
         <v>925</v>
       </c>
-      <c r="B261" t="s">
-[...14 lines deleted...]
-      <c r="G261" s="1" t="s">
+      <c r="H261" t="s">
         <v>926</v>
-      </c>
-[...1 lines deleted...]
-        <v>927</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
+        <v>927</v>
+      </c>
+      <c r="B262" t="s">
+        <v>873</v>
+      </c>
+      <c r="C262" t="s">
+        <v>26</v>
+      </c>
+      <c r="D262" t="s">
+        <v>11</v>
+      </c>
+      <c r="E262" t="s">
+        <v>12</v>
+      </c>
+      <c r="F262" t="s">
+        <v>886</v>
+      </c>
+      <c r="G262" s="1" t="s">
         <v>928</v>
       </c>
-      <c r="B262" t="s">
-[...14 lines deleted...]
-      <c r="G262" s="1" t="s">
+      <c r="H262" t="s">
         <v>929</v>
-      </c>
-[...1 lines deleted...]
-        <v>930</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
+        <v>930</v>
+      </c>
+      <c r="B263" t="s">
+        <v>873</v>
+      </c>
+      <c r="C263" t="s">
+        <v>31</v>
+      </c>
+      <c r="D263" t="s">
+        <v>11</v>
+      </c>
+      <c r="E263" t="s">
+        <v>12</v>
+      </c>
+      <c r="F263" t="s">
+        <v>886</v>
+      </c>
+      <c r="G263" s="1" t="s">
         <v>931</v>
       </c>
-      <c r="B263" t="s">
+      <c r="H263" t="s">
         <v>932</v>
-      </c>
-[...16 lines deleted...]
-        <v>935</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="B264" t="s">
-        <v>932</v>
+        <v>873</v>
       </c>
       <c r="C264" t="s">
-        <v>314</v>
+        <v>35</v>
       </c>
       <c r="D264" t="s">
         <v>11</v>
       </c>
       <c r="E264" t="s">
         <v>12</v>
       </c>
       <c r="F264" t="s">
-        <v>30</v>
+        <v>886</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="H264" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
       <c r="B265" t="s">
-        <v>932</v>
+        <v>873</v>
       </c>
       <c r="C265" t="s">
-        <v>318</v>
+        <v>40</v>
       </c>
       <c r="D265" t="s">
         <v>11</v>
       </c>
       <c r="E265" t="s">
         <v>12</v>
       </c>
       <c r="F265" t="s">
-        <v>853</v>
+        <v>886</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>940</v>
+        <v>937</v>
       </c>
       <c r="H265" t="s">
-        <v>941</v>
+        <v>938</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>942</v>
+        <v>939</v>
       </c>
       <c r="B266" t="s">
-        <v>932</v>
+        <v>873</v>
       </c>
       <c r="C266" t="s">
-        <v>322</v>
+        <v>45</v>
       </c>
       <c r="D266" t="s">
         <v>11</v>
       </c>
       <c r="E266" t="s">
         <v>12</v>
       </c>
       <c r="F266" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>943</v>
+        <v>940</v>
       </c>
       <c r="H266" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="B267" t="s">
-        <v>932</v>
+        <v>873</v>
       </c>
       <c r="C267" t="s">
-        <v>326</v>
+        <v>49</v>
       </c>
       <c r="D267" t="s">
         <v>11</v>
       </c>
       <c r="E267" t="s">
         <v>12</v>
       </c>
       <c r="F267" t="s">
-        <v>916</v>
+        <v>886</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>946</v>
+        <v>943</v>
       </c>
       <c r="H267" t="s">
-        <v>947</v>
+        <v>944</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="B268" t="s">
-        <v>932</v>
+        <v>873</v>
       </c>
       <c r="C268" t="s">
-        <v>330</v>
+        <v>53</v>
       </c>
       <c r="D268" t="s">
         <v>11</v>
       </c>
       <c r="E268" t="s">
         <v>12</v>
       </c>
       <c r="F268" t="s">
-        <v>30</v>
+        <v>874</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>949</v>
+        <v>946</v>
       </c>
       <c r="H268" t="s">
-        <v>950</v>
+        <v>947</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
+        <v>948</v>
+      </c>
+      <c r="B269" t="s">
+        <v>873</v>
+      </c>
+      <c r="C269" t="s">
+        <v>57</v>
+      </c>
+      <c r="D269" t="s">
+        <v>11</v>
+      </c>
+      <c r="E269" t="s">
+        <v>12</v>
+      </c>
+      <c r="F269" t="s">
+        <v>949</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="H269" t="s">
         <v>951</v>
-      </c>
-[...19 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
+        <v>952</v>
+      </c>
+      <c r="B270" t="s">
+        <v>873</v>
+      </c>
+      <c r="C270" t="s">
+        <v>61</v>
+      </c>
+      <c r="D270" t="s">
+        <v>11</v>
+      </c>
+      <c r="E270" t="s">
+        <v>12</v>
+      </c>
+      <c r="F270" t="s">
+        <v>949</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H270" t="s">
         <v>954</v>
-      </c>
-[...19 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
+        <v>955</v>
+      </c>
+      <c r="B271" t="s">
+        <v>873</v>
+      </c>
+      <c r="C271" t="s">
+        <v>65</v>
+      </c>
+      <c r="D271" t="s">
+        <v>11</v>
+      </c>
+      <c r="E271" t="s">
+        <v>12</v>
+      </c>
+      <c r="F271" t="s">
+        <v>949</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H271" t="s">
         <v>957</v>
-      </c>
-[...19 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
+        <v>958</v>
+      </c>
+      <c r="B272" t="s">
+        <v>873</v>
+      </c>
+      <c r="C272" t="s">
+        <v>73</v>
+      </c>
+      <c r="D272" t="s">
+        <v>11</v>
+      </c>
+      <c r="E272" t="s">
+        <v>12</v>
+      </c>
+      <c r="F272" t="s">
+        <v>949</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="H272" t="s">
         <v>960</v>
-      </c>
-[...19 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
+        <v>961</v>
+      </c>
+      <c r="B273" t="s">
+        <v>873</v>
+      </c>
+      <c r="C273" t="s">
+        <v>77</v>
+      </c>
+      <c r="D273" t="s">
+        <v>11</v>
+      </c>
+      <c r="E273" t="s">
+        <v>12</v>
+      </c>
+      <c r="F273" t="s">
+        <v>78</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="H273" t="s">
         <v>963</v>
-      </c>
-[...19 lines deleted...]
-        <v>965</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
+        <v>964</v>
+      </c>
+      <c r="B274" t="s">
+        <v>965</v>
+      </c>
+      <c r="C274" t="s">
         <v>966</v>
       </c>
-      <c r="B274" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D274" t="s">
         <v>11</v>
       </c>
       <c r="E274" t="s">
         <v>12</v>
       </c>
       <c r="F274" t="s">
-        <v>49</v>
+        <v>874</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>967</v>
       </c>
       <c r="H274" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
         <v>969</v>
       </c>
       <c r="B275" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C275" t="s">
         <v>358</v>
       </c>
       <c r="D275" t="s">
         <v>11</v>
       </c>
       <c r="E275" t="s">
         <v>12</v>
       </c>
       <c r="F275" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>970</v>
       </c>
       <c r="H275" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
         <v>972</v>
       </c>
       <c r="B276" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C276" t="s">
         <v>362</v>
       </c>
       <c r="D276" t="s">
         <v>11</v>
       </c>
       <c r="E276" t="s">
         <v>12</v>
       </c>
       <c r="F276" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>973</v>
       </c>
       <c r="H276" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
         <v>975</v>
       </c>
       <c r="B277" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C277" t="s">
         <v>366</v>
       </c>
       <c r="D277" t="s">
         <v>11</v>
       </c>
       <c r="E277" t="s">
         <v>12</v>
       </c>
       <c r="F277" t="s">
-        <v>853</v>
+        <v>921</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>976</v>
       </c>
       <c r="H277" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
         <v>978</v>
       </c>
       <c r="B278" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C278" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="D278" t="s">
         <v>11</v>
       </c>
       <c r="E278" t="s">
         <v>12</v>
       </c>
       <c r="F278" t="s">
-        <v>30</v>
+        <v>949</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>979</v>
       </c>
       <c r="H278" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
         <v>981</v>
       </c>
       <c r="B279" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C279" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="D279" t="s">
         <v>11</v>
       </c>
       <c r="E279" t="s">
         <v>12</v>
       </c>
       <c r="F279" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>982</v>
       </c>
       <c r="H279" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
         <v>984</v>
       </c>
       <c r="B280" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C280" t="s">
-        <v>398</v>
+        <v>378</v>
       </c>
       <c r="D280" t="s">
         <v>11</v>
       </c>
       <c r="E280" t="s">
         <v>12</v>
       </c>
       <c r="F280" t="s">
-        <v>841</v>
+        <v>78</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>985</v>
       </c>
       <c r="H280" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
         <v>987</v>
       </c>
       <c r="B281" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C281" t="s">
-        <v>402</v>
+        <v>382</v>
       </c>
       <c r="D281" t="s">
         <v>11</v>
       </c>
       <c r="E281" t="s">
         <v>12</v>
       </c>
       <c r="F281" t="s">
-        <v>916</v>
+        <v>78</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>988</v>
       </c>
       <c r="H281" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
         <v>990</v>
       </c>
       <c r="B282" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C282" t="s">
-        <v>406</v>
+        <v>386</v>
       </c>
       <c r="D282" t="s">
         <v>11</v>
       </c>
       <c r="E282" t="s">
         <v>12</v>
       </c>
       <c r="F282" t="s">
-        <v>853</v>
+        <v>92</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>991</v>
       </c>
       <c r="H282" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
         <v>993</v>
       </c>
       <c r="B283" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C283" t="s">
-        <v>410</v>
+        <v>390</v>
       </c>
       <c r="D283" t="s">
         <v>11</v>
       </c>
       <c r="E283" t="s">
         <v>12</v>
       </c>
       <c r="F283" t="s">
-        <v>916</v>
+        <v>874</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>994</v>
       </c>
       <c r="H283" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
         <v>996</v>
       </c>
       <c r="B284" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C284" t="s">
-        <v>414</v>
+        <v>394</v>
       </c>
       <c r="D284" t="s">
         <v>11</v>
       </c>
       <c r="E284" t="s">
         <v>12</v>
       </c>
       <c r="F284" t="s">
-        <v>916</v>
+        <v>13</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>997</v>
       </c>
       <c r="H284" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
         <v>999</v>
       </c>
       <c r="B285" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C285" t="s">
-        <v>418</v>
+        <v>398</v>
       </c>
       <c r="D285" t="s">
         <v>11</v>
       </c>
       <c r="E285" t="s">
         <v>12</v>
       </c>
       <c r="F285" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="H285" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
         <v>1002</v>
       </c>
       <c r="B286" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C286" t="s">
-        <v>422</v>
+        <v>402</v>
       </c>
       <c r="D286" t="s">
         <v>11</v>
       </c>
       <c r="E286" t="s">
         <v>12</v>
       </c>
       <c r="F286" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="H286" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
         <v>1005</v>
       </c>
       <c r="B287" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C287" t="s">
-        <v>426</v>
+        <v>406</v>
       </c>
       <c r="D287" t="s">
         <v>11</v>
       </c>
       <c r="E287" t="s">
         <v>12</v>
       </c>
       <c r="F287" t="s">
-        <v>853</v>
+        <v>921</v>
       </c>
       <c r="G287" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="H287" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
         <v>1008</v>
       </c>
       <c r="B288" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C288" t="s">
-        <v>430</v>
+        <v>410</v>
       </c>
       <c r="D288" t="s">
         <v>11</v>
       </c>
       <c r="E288" t="s">
         <v>12</v>
       </c>
       <c r="F288" t="s">
-        <v>853</v>
+        <v>886</v>
       </c>
       <c r="G288" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="H288" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
         <v>1011</v>
       </c>
       <c r="B289" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C289" t="s">
-        <v>434</v>
+        <v>418</v>
       </c>
       <c r="D289" t="s">
         <v>11</v>
       </c>
       <c r="E289" t="s">
         <v>12</v>
       </c>
       <c r="F289" t="s">
-        <v>888</v>
+        <v>78</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="H289" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
         <v>1014</v>
       </c>
       <c r="B290" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C290" t="s">
-        <v>438</v>
+        <v>426</v>
       </c>
       <c r="D290" t="s">
         <v>11</v>
       </c>
       <c r="E290" t="s">
         <v>12</v>
       </c>
       <c r="F290" t="s">
-        <v>853</v>
+        <v>78</v>
       </c>
       <c r="G290" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="H290" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
         <v>1017</v>
       </c>
       <c r="B291" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C291" t="s">
         <v>442</v>
       </c>
       <c r="D291" t="s">
         <v>11</v>
       </c>
       <c r="E291" t="s">
         <v>12</v>
       </c>
       <c r="F291" t="s">
+        <v>874</v>
+      </c>
+      <c r="G291" s="1" t="s">
         <v>1018</v>
       </c>
-      <c r="G291" s="1" t="s">
+      <c r="H291" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
       <c r="B292" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C292" t="s">
         <v>446</v>
       </c>
       <c r="D292" t="s">
         <v>11</v>
       </c>
       <c r="E292" t="s">
         <v>12</v>
       </c>
       <c r="F292" t="s">
-        <v>1018</v>
+        <v>949</v>
       </c>
       <c r="G292" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H292" t="s">
         <v>1022</v>
-      </c>
-[...1 lines deleted...]
-        <v>1023</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1024</v>
+        <v>1023</v>
       </c>
       <c r="B293" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C293" t="s">
         <v>450</v>
       </c>
       <c r="D293" t="s">
         <v>11</v>
       </c>
       <c r="E293" t="s">
         <v>12</v>
       </c>
       <c r="F293" t="s">
-        <v>916</v>
+        <v>886</v>
       </c>
       <c r="G293" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H293" t="s">
         <v>1025</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
       <c r="B294" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C294" t="s">
         <v>454</v>
       </c>
       <c r="D294" t="s">
         <v>11</v>
       </c>
       <c r="E294" t="s">
         <v>12</v>
       </c>
       <c r="F294" t="s">
-        <v>916</v>
+        <v>949</v>
       </c>
       <c r="G294" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H294" t="s">
         <v>1028</v>
-      </c>
-[...1 lines deleted...]
-        <v>1029</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="B295" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C295" t="s">
         <v>458</v>
       </c>
       <c r="D295" t="s">
         <v>11</v>
       </c>
       <c r="E295" t="s">
         <v>12</v>
       </c>
       <c r="F295" t="s">
-        <v>916</v>
+        <v>949</v>
       </c>
       <c r="G295" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H295" t="s">
         <v>1031</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
       <c r="B296" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C296" t="s">
         <v>462</v>
       </c>
       <c r="D296" t="s">
         <v>11</v>
       </c>
       <c r="E296" t="s">
         <v>12</v>
       </c>
       <c r="F296" t="s">
-        <v>841</v>
+        <v>92</v>
       </c>
       <c r="G296" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H296" t="s">
         <v>1034</v>
-      </c>
-[...1 lines deleted...]
-        <v>1035</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="B297" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C297" t="s">
         <v>466</v>
       </c>
       <c r="D297" t="s">
         <v>11</v>
       </c>
       <c r="E297" t="s">
         <v>12</v>
       </c>
       <c r="F297" t="s">
-        <v>841</v>
+        <v>92</v>
       </c>
       <c r="G297" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H297" t="s">
         <v>1037</v>
-      </c>
-[...1 lines deleted...]
-        <v>1038</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
       <c r="B298" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C298" t="s">
         <v>10</v>
       </c>
       <c r="D298" t="s">
         <v>11</v>
       </c>
       <c r="E298" t="s">
         <v>12</v>
       </c>
       <c r="F298" t="s">
-        <v>44</v>
+        <v>886</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>661</v>
+        <v>1039</v>
       </c>
       <c r="H298" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
         <v>1041</v>
       </c>
       <c r="B299" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C299" t="s">
         <v>17</v>
       </c>
       <c r="D299" t="s">
         <v>11</v>
       </c>
       <c r="E299" t="s">
         <v>12</v>
       </c>
       <c r="F299" t="s">
-        <v>841</v>
+        <v>886</v>
       </c>
       <c r="G299" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="H299" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
         <v>1044</v>
       </c>
       <c r="B300" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C300" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D300" t="s">
         <v>11</v>
       </c>
       <c r="E300" t="s">
         <v>12</v>
       </c>
       <c r="F300" t="s">
-        <v>853</v>
+        <v>921</v>
       </c>
       <c r="G300" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="H300" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
         <v>1047</v>
       </c>
       <c r="B301" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C301" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D301" t="s">
         <v>11</v>
       </c>
       <c r="E301" t="s">
         <v>12</v>
       </c>
       <c r="F301" t="s">
-        <v>916</v>
+        <v>886</v>
       </c>
       <c r="G301" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="H301" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
         <v>1050</v>
       </c>
       <c r="B302" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="C302" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D302" t="s">
         <v>11</v>
       </c>
       <c r="E302" t="s">
         <v>12</v>
       </c>
       <c r="F302" t="s">
-        <v>916</v>
+        <v>1051</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="H302" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="B303" t="s">
-        <v>1054</v>
+        <v>965</v>
       </c>
       <c r="C303" t="s">
-        <v>238</v>
+        <v>35</v>
       </c>
       <c r="D303" t="s">
         <v>11</v>
       </c>
       <c r="E303" t="s">
         <v>12</v>
       </c>
       <c r="F303" t="s">
-        <v>916</v>
+        <v>1051</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="H303" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
         <v>1057</v>
       </c>
       <c r="B304" t="s">
-        <v>1054</v>
+        <v>965</v>
       </c>
       <c r="C304" t="s">
-        <v>242</v>
+        <v>40</v>
       </c>
       <c r="D304" t="s">
         <v>11</v>
       </c>
       <c r="E304" t="s">
         <v>12</v>
       </c>
       <c r="F304" t="s">
-        <v>916</v>
+        <v>949</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="H304" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
         <v>1060</v>
       </c>
       <c r="B305" t="s">
-        <v>1054</v>
+        <v>965</v>
       </c>
       <c r="C305" t="s">
-        <v>246</v>
+        <v>45</v>
       </c>
       <c r="D305" t="s">
         <v>11</v>
       </c>
       <c r="E305" t="s">
         <v>12</v>
       </c>
       <c r="F305" t="s">
-        <v>30</v>
+        <v>949</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="H305" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
         <v>1063</v>
       </c>
       <c r="B306" t="s">
-        <v>1054</v>
+        <v>965</v>
       </c>
       <c r="C306" t="s">
-        <v>250</v>
+        <v>49</v>
       </c>
       <c r="D306" t="s">
         <v>11</v>
       </c>
       <c r="E306" t="s">
         <v>12</v>
       </c>
       <c r="F306" t="s">
-        <v>30</v>
+        <v>949</v>
       </c>
       <c r="G306" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="H306" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
         <v>1066</v>
       </c>
       <c r="B307" t="s">
-        <v>1054</v>
+        <v>965</v>
       </c>
       <c r="C307" t="s">
-        <v>254</v>
+        <v>53</v>
       </c>
       <c r="D307" t="s">
         <v>11</v>
       </c>
       <c r="E307" t="s">
         <v>12</v>
       </c>
       <c r="F307" t="s">
-        <v>30</v>
+        <v>874</v>
       </c>
       <c r="G307" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="H307" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
         <v>1069</v>
       </c>
       <c r="B308" t="s">
-        <v>1054</v>
+        <v>965</v>
       </c>
       <c r="C308" t="s">
-        <v>258</v>
+        <v>57</v>
       </c>
       <c r="D308" t="s">
         <v>11</v>
       </c>
       <c r="E308" t="s">
         <v>12</v>
       </c>
       <c r="F308" t="s">
-        <v>853</v>
+        <v>874</v>
       </c>
       <c r="G308" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="H308" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
         <v>1072</v>
       </c>
       <c r="B309" t="s">
-        <v>1054</v>
+        <v>965</v>
       </c>
       <c r="C309" t="s">
-        <v>262</v>
+        <v>61</v>
       </c>
       <c r="D309" t="s">
         <v>11</v>
       </c>
       <c r="E309" t="s">
         <v>12</v>
       </c>
       <c r="F309" t="s">
-        <v>30</v>
+        <v>92</v>
       </c>
       <c r="G309" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H309" t="s">
         <v>1073</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B310" t="s">
+        <v>965</v>
+      </c>
+      <c r="C310" t="s">
+        <v>65</v>
+      </c>
+      <c r="D310" t="s">
+        <v>11</v>
+      </c>
+      <c r="E310" t="s">
+        <v>12</v>
+      </c>
+      <c r="F310" t="s">
+        <v>874</v>
+      </c>
+      <c r="G310" s="1" t="s">
         <v>1075</v>
       </c>
-      <c r="B310" t="s">
-[...14 lines deleted...]
-      <c r="G310" s="1" t="s">
+      <c r="H310" t="s">
         <v>1076</v>
-      </c>
-[...1 lines deleted...]
-        <v>1077</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B311" t="s">
+        <v>965</v>
+      </c>
+      <c r="C311" t="s">
+        <v>69</v>
+      </c>
+      <c r="D311" t="s">
+        <v>11</v>
+      </c>
+      <c r="E311" t="s">
+        <v>12</v>
+      </c>
+      <c r="F311" t="s">
+        <v>886</v>
+      </c>
+      <c r="G311" s="1" t="s">
         <v>1078</v>
       </c>
-      <c r="B311" t="s">
-[...14 lines deleted...]
-      <c r="G311" s="1" t="s">
+      <c r="H311" t="s">
         <v>1079</v>
-      </c>
-[...1 lines deleted...]
-        <v>1080</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B312" t="s">
+        <v>965</v>
+      </c>
+      <c r="C312" t="s">
+        <v>73</v>
+      </c>
+      <c r="D312" t="s">
+        <v>11</v>
+      </c>
+      <c r="E312" t="s">
+        <v>12</v>
+      </c>
+      <c r="F312" t="s">
+        <v>949</v>
+      </c>
+      <c r="G312" s="1" t="s">
         <v>1081</v>
       </c>
-      <c r="B312" t="s">
-[...14 lines deleted...]
-      <c r="G312" s="1" t="s">
+      <c r="H312" t="s">
         <v>1082</v>
-      </c>
-[...1 lines deleted...]
-        <v>1083</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B313" t="s">
+        <v>965</v>
+      </c>
+      <c r="C313" t="s">
+        <v>77</v>
+      </c>
+      <c r="D313" t="s">
+        <v>11</v>
+      </c>
+      <c r="E313" t="s">
+        <v>12</v>
+      </c>
+      <c r="F313" t="s">
+        <v>949</v>
+      </c>
+      <c r="G313" s="1" t="s">
         <v>1084</v>
       </c>
-      <c r="B313" t="s">
-[...14 lines deleted...]
-      <c r="G313" s="1" t="s">
+      <c r="H313" t="s">
         <v>1085</v>
-      </c>
-[...1 lines deleted...]
-        <v>1086</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B314" t="s">
         <v>1087</v>
       </c>
-      <c r="B314" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C314" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="D314" t="s">
         <v>11</v>
       </c>
       <c r="E314" t="s">
         <v>12</v>
       </c>
       <c r="F314" t="s">
-        <v>49</v>
+        <v>949</v>
       </c>
       <c r="G314" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="H314" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
         <v>1090</v>
       </c>
       <c r="B315" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C315" t="s">
-        <v>690</v>
+        <v>286</v>
       </c>
       <c r="D315" t="s">
         <v>11</v>
       </c>
       <c r="E315" t="s">
         <v>12</v>
       </c>
       <c r="F315" t="s">
-        <v>49</v>
+        <v>949</v>
       </c>
       <c r="G315" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="H315" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
         <v>1093</v>
       </c>
       <c r="B316" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C316" t="s">
         <v>290</v>
       </c>
       <c r="D316" t="s">
         <v>11</v>
       </c>
       <c r="E316" t="s">
         <v>12</v>
       </c>
       <c r="F316" t="s">
-        <v>116</v>
+        <v>78</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="H316" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
         <v>1096</v>
       </c>
       <c r="B317" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C317" t="s">
         <v>294</v>
       </c>
       <c r="D317" t="s">
         <v>11</v>
       </c>
       <c r="E317" t="s">
         <v>12</v>
       </c>
       <c r="F317" t="s">
-        <v>916</v>
+        <v>78</v>
       </c>
       <c r="G317" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="H317" t="s">
         <v>1098</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
         <v>1099</v>
       </c>
       <c r="B318" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C318" t="s">
         <v>298</v>
       </c>
       <c r="D318" t="s">
         <v>11</v>
       </c>
       <c r="E318" t="s">
         <v>12</v>
       </c>
       <c r="F318" t="s">
-        <v>916</v>
+        <v>78</v>
       </c>
       <c r="G318" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="H318" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
         <v>1102</v>
       </c>
       <c r="B319" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C319" t="s">
         <v>302</v>
       </c>
       <c r="D319" t="s">
         <v>11</v>
       </c>
       <c r="E319" t="s">
         <v>12</v>
       </c>
       <c r="F319" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="G319" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="H319" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
         <v>1105</v>
       </c>
       <c r="B320" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C320" t="s">
         <v>306</v>
       </c>
       <c r="D320" t="s">
         <v>11</v>
       </c>
       <c r="E320" t="s">
         <v>12</v>
       </c>
       <c r="F320" t="s">
-        <v>888</v>
+        <v>78</v>
       </c>
       <c r="G320" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="H320" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
         <v>1108</v>
       </c>
       <c r="B321" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C321" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="D321" t="s">
         <v>11</v>
       </c>
       <c r="E321" t="s">
         <v>12</v>
       </c>
       <c r="F321" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="G321" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="H321" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
         <v>1111</v>
       </c>
       <c r="B322" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C322" t="s">
-        <v>933</v>
+        <v>318</v>
       </c>
       <c r="D322" t="s">
         <v>11</v>
       </c>
       <c r="E322" t="s">
         <v>12</v>
       </c>
       <c r="F322" t="s">
-        <v>841</v>
+        <v>78</v>
       </c>
       <c r="G322" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="H322" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
         <v>1114</v>
       </c>
       <c r="B323" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C323" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="D323" t="s">
         <v>11</v>
       </c>
       <c r="E323" t="s">
         <v>12</v>
       </c>
       <c r="F323" t="s">
-        <v>1018</v>
+        <v>949</v>
       </c>
       <c r="G323" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="H323" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
         <v>1117</v>
       </c>
       <c r="B324" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C324" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="D324" t="s">
         <v>11</v>
       </c>
       <c r="E324" t="s">
         <v>12</v>
       </c>
       <c r="F324" t="s">
-        <v>1018</v>
+        <v>921</v>
       </c>
       <c r="G324" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="H324" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="B325" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C325" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="D325" t="s">
         <v>11</v>
       </c>
       <c r="E325" t="s">
         <v>12</v>
       </c>
       <c r="F325" t="s">
-        <v>1018</v>
+        <v>13</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="H325" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="B326" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C326" t="s">
-        <v>326</v>
+        <v>723</v>
       </c>
       <c r="D326" t="s">
         <v>11</v>
       </c>
       <c r="E326" t="s">
         <v>12</v>
       </c>
       <c r="F326" t="s">
-        <v>1018</v>
+        <v>13</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="H326" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="B327" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C327" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="D327" t="s">
         <v>11</v>
       </c>
       <c r="E327" t="s">
         <v>12</v>
       </c>
       <c r="F327" t="s">
-        <v>916</v>
+        <v>161</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="H327" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="B328" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C328" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="D328" t="s">
         <v>11</v>
       </c>
       <c r="E328" t="s">
         <v>12</v>
       </c>
       <c r="F328" t="s">
-        <v>853</v>
+        <v>949</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="H328" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="B329" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C329" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="D329" t="s">
         <v>11</v>
       </c>
       <c r="E329" t="s">
         <v>12</v>
       </c>
       <c r="F329" t="s">
-        <v>841</v>
+        <v>949</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="H329" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="B330" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C330" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="D330" t="s">
         <v>11</v>
       </c>
       <c r="E330" t="s">
         <v>12</v>
       </c>
       <c r="F330" t="s">
-        <v>841</v>
+        <v>921</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="H330" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="B331" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C331" t="s">
         <v>350</v>
       </c>
       <c r="D331" t="s">
         <v>11</v>
       </c>
       <c r="E331" t="s">
         <v>12</v>
       </c>
       <c r="F331" t="s">
-        <v>30</v>
+        <v>921</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="H331" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="B332" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C332" t="s">
         <v>354</v>
       </c>
       <c r="D332" t="s">
         <v>11</v>
       </c>
       <c r="E332" t="s">
         <v>12</v>
       </c>
       <c r="F332" t="s">
-        <v>44</v>
+        <v>921</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="H332" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="B333" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C333" t="s">
-        <v>358</v>
+        <v>966</v>
       </c>
       <c r="D333" t="s">
         <v>11</v>
       </c>
       <c r="E333" t="s">
         <v>12</v>
       </c>
       <c r="F333" t="s">
-        <v>44</v>
+        <v>874</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="H333" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="B334" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C334" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="D334" t="s">
         <v>11</v>
       </c>
       <c r="E334" t="s">
         <v>12</v>
       </c>
       <c r="F334" t="s">
-        <v>44</v>
+        <v>1051</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="H334" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C335" t="s">
+        <v>362</v>
+      </c>
+      <c r="D335" t="s">
+        <v>11</v>
+      </c>
+      <c r="E335" t="s">
+        <v>12</v>
+      </c>
+      <c r="F335" t="s">
+        <v>1051</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H335" t="s">
         <v>1149</v>
-      </c>
-[...19 lines deleted...]
-        <v>1151</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
         <v>1152</v>
       </c>
       <c r="B336" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C336" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="D336" t="s">
         <v>11</v>
       </c>
       <c r="E336" t="s">
         <v>12</v>
       </c>
       <c r="F336" t="s">
-        <v>853</v>
+        <v>1051</v>
       </c>
       <c r="G336" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="H336" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
         <v>1155</v>
       </c>
       <c r="B337" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C337" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="D337" t="s">
         <v>11</v>
       </c>
       <c r="E337" t="s">
         <v>12</v>
       </c>
       <c r="F337" t="s">
-        <v>888</v>
+        <v>1051</v>
       </c>
       <c r="G337" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="H337" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
         <v>1158</v>
       </c>
       <c r="B338" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C338" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="D338" t="s">
         <v>11</v>
       </c>
       <c r="E338" t="s">
         <v>12</v>
       </c>
       <c r="F338" t="s">
-        <v>916</v>
+        <v>949</v>
       </c>
       <c r="G338" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="H338" t="s">
         <v>1160</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
         <v>1161</v>
       </c>
       <c r="B339" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C339" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="D339" t="s">
         <v>11</v>
       </c>
       <c r="E339" t="s">
         <v>12</v>
       </c>
       <c r="F339" t="s">
-        <v>44</v>
+        <v>886</v>
       </c>
       <c r="G339" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="H339" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
         <v>1164</v>
       </c>
       <c r="B340" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C340" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="D340" t="s">
         <v>11</v>
       </c>
       <c r="E340" t="s">
         <v>12</v>
       </c>
       <c r="F340" t="s">
-        <v>853</v>
+        <v>874</v>
       </c>
       <c r="G340" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="H340" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
         <v>1167</v>
       </c>
       <c r="B341" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C341" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="D341" t="s">
         <v>11</v>
       </c>
       <c r="E341" t="s">
         <v>12</v>
       </c>
       <c r="F341" t="s">
-        <v>841</v>
+        <v>874</v>
       </c>
       <c r="G341" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="H341" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
         <v>1170</v>
       </c>
       <c r="B342" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C342" t="s">
         <v>394</v>
       </c>
       <c r="D342" t="s">
         <v>11</v>
       </c>
       <c r="E342" t="s">
         <v>12</v>
       </c>
       <c r="F342" t="s">
-        <v>841</v>
+        <v>78</v>
       </c>
       <c r="G342" s="1" t="s">
         <v>1171</v>
       </c>
       <c r="H342" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
         <v>1173</v>
       </c>
       <c r="B343" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C343" t="s">
         <v>398</v>
       </c>
       <c r="D343" t="s">
         <v>11</v>
       </c>
       <c r="E343" t="s">
         <v>12</v>
       </c>
       <c r="F343" t="s">
-        <v>1018</v>
+        <v>92</v>
       </c>
       <c r="G343" s="1" t="s">
         <v>1174</v>
       </c>
       <c r="H343" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
         <v>1176</v>
       </c>
       <c r="B344" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C344" t="s">
         <v>402</v>
       </c>
       <c r="D344" t="s">
         <v>11</v>
       </c>
       <c r="E344" t="s">
         <v>12</v>
       </c>
       <c r="F344" t="s">
-        <v>1018</v>
+        <v>92</v>
       </c>
       <c r="G344" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="H344" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
         <v>1179</v>
       </c>
       <c r="B345" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C345" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="D345" t="s">
         <v>11</v>
       </c>
       <c r="E345" t="s">
         <v>12</v>
       </c>
       <c r="F345" t="s">
-        <v>916</v>
+        <v>92</v>
       </c>
       <c r="G345" s="1" t="s">
         <v>1180</v>
       </c>
       <c r="H345" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
         <v>1182</v>
       </c>
       <c r="B346" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C346" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="D346" t="s">
         <v>11</v>
       </c>
       <c r="E346" t="s">
         <v>12</v>
       </c>
       <c r="F346" t="s">
-        <v>916</v>
+        <v>949</v>
       </c>
       <c r="G346" s="1" t="s">
         <v>1183</v>
       </c>
       <c r="H346" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
         <v>1185</v>
       </c>
       <c r="B347" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C347" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="D347" t="s">
         <v>11</v>
       </c>
       <c r="E347" t="s">
         <v>12</v>
       </c>
       <c r="F347" t="s">
-        <v>916</v>
+        <v>886</v>
       </c>
       <c r="G347" s="1" t="s">
         <v>1186</v>
       </c>
       <c r="H347" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
         <v>1188</v>
       </c>
       <c r="B348" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C348" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="D348" t="s">
         <v>11</v>
       </c>
       <c r="E348" t="s">
         <v>12</v>
       </c>
       <c r="F348" t="s">
-        <v>116</v>
+        <v>921</v>
       </c>
       <c r="G348" s="1" t="s">
         <v>1189</v>
       </c>
       <c r="H348" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
         <v>1191</v>
       </c>
       <c r="B349" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C349" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="D349" t="s">
         <v>11</v>
       </c>
       <c r="E349" t="s">
         <v>12</v>
       </c>
       <c r="F349" t="s">
-        <v>30</v>
+        <v>949</v>
       </c>
       <c r="G349" s="1" t="s">
         <v>1192</v>
       </c>
       <c r="H349" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
         <v>1194</v>
       </c>
       <c r="B350" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C350" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="D350" t="s">
         <v>11</v>
       </c>
       <c r="E350" t="s">
         <v>12</v>
       </c>
       <c r="F350" t="s">
-        <v>30</v>
+        <v>92</v>
       </c>
       <c r="G350" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="H350" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
         <v>1197</v>
       </c>
       <c r="B351" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C351" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="D351" t="s">
         <v>11</v>
       </c>
       <c r="E351" t="s">
         <v>12</v>
       </c>
       <c r="F351" t="s">
-        <v>916</v>
+        <v>886</v>
       </c>
       <c r="G351" s="1" t="s">
         <v>1198</v>
       </c>
       <c r="H351" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
         <v>1200</v>
       </c>
       <c r="B352" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C352" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="D352" t="s">
         <v>11</v>
       </c>
       <c r="E352" t="s">
         <v>12</v>
       </c>
       <c r="F352" t="s">
-        <v>853</v>
+        <v>874</v>
       </c>
       <c r="G352" s="1" t="s">
         <v>1201</v>
       </c>
       <c r="H352" t="s">
         <v>1202</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
         <v>1203</v>
       </c>
       <c r="B353" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C353" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="D353" t="s">
         <v>11</v>
       </c>
       <c r="E353" t="s">
         <v>12</v>
       </c>
       <c r="F353" t="s">
-        <v>853</v>
+        <v>874</v>
       </c>
       <c r="G353" s="1" t="s">
         <v>1204</v>
       </c>
       <c r="H353" t="s">
         <v>1205</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
         <v>1206</v>
       </c>
       <c r="B354" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C354" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="D354" t="s">
         <v>11</v>
       </c>
       <c r="E354" t="s">
         <v>12</v>
       </c>
       <c r="F354" t="s">
-        <v>853</v>
+        <v>1051</v>
       </c>
       <c r="G354" s="1" t="s">
         <v>1207</v>
       </c>
       <c r="H354" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
         <v>1209</v>
       </c>
       <c r="B355" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C355" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="D355" t="s">
         <v>11</v>
       </c>
       <c r="E355" t="s">
         <v>12</v>
       </c>
       <c r="F355" t="s">
-        <v>916</v>
+        <v>1051</v>
       </c>
       <c r="G355" s="1" t="s">
         <v>1210</v>
       </c>
       <c r="H355" t="s">
         <v>1211</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
         <v>1212</v>
       </c>
       <c r="B356" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C356" t="s">
         <v>454</v>
       </c>
       <c r="D356" t="s">
         <v>11</v>
       </c>
       <c r="E356" t="s">
         <v>12</v>
       </c>
       <c r="F356" t="s">
-        <v>916</v>
+        <v>949</v>
       </c>
       <c r="G356" s="1" t="s">
         <v>1213</v>
       </c>
       <c r="H356" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
         <v>1215</v>
       </c>
       <c r="B357" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C357" t="s">
         <v>458</v>
       </c>
       <c r="D357" t="s">
         <v>11</v>
       </c>
       <c r="E357" t="s">
         <v>12</v>
       </c>
       <c r="F357" t="s">
-        <v>853</v>
+        <v>949</v>
       </c>
       <c r="G357" s="1" t="s">
         <v>1216</v>
       </c>
       <c r="H357" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
         <v>1218</v>
       </c>
       <c r="B358" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C358" t="s">
         <v>462</v>
       </c>
       <c r="D358" t="s">
         <v>11</v>
       </c>
       <c r="E358" t="s">
         <v>12</v>
       </c>
       <c r="F358" t="s">
-        <v>916</v>
+        <v>949</v>
       </c>
       <c r="G358" s="1" t="s">
         <v>1219</v>
       </c>
       <c r="H358" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
         <v>1221</v>
       </c>
       <c r="B359" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C359" t="s">
         <v>466</v>
       </c>
       <c r="D359" t="s">
         <v>11</v>
       </c>
       <c r="E359" t="s">
         <v>12</v>
       </c>
       <c r="F359" t="s">
-        <v>916</v>
+        <v>161</v>
       </c>
       <c r="G359" s="1" t="s">
         <v>1222</v>
       </c>
       <c r="H359" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
         <v>1224</v>
       </c>
       <c r="B360" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C360" t="s">
         <v>10</v>
       </c>
       <c r="D360" t="s">
         <v>11</v>
       </c>
       <c r="E360" t="s">
         <v>12</v>
       </c>
       <c r="F360" t="s">
-        <v>916</v>
+        <v>78</v>
       </c>
       <c r="G360" s="1" t="s">
         <v>1225</v>
       </c>
       <c r="H360" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
         <v>1227</v>
       </c>
       <c r="B361" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C361" t="s">
         <v>17</v>
       </c>
       <c r="D361" t="s">
         <v>11</v>
       </c>
       <c r="E361" t="s">
         <v>12</v>
       </c>
       <c r="F361" t="s">
-        <v>916</v>
+        <v>78</v>
       </c>
       <c r="G361" s="1" t="s">
         <v>1228</v>
       </c>
       <c r="H361" t="s">
         <v>1229</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
         <v>1230</v>
       </c>
       <c r="B362" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C362" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D362" t="s">
         <v>11</v>
       </c>
       <c r="E362" t="s">
         <v>12</v>
       </c>
       <c r="F362" t="s">
-        <v>916</v>
+        <v>949</v>
       </c>
       <c r="G362" s="1" t="s">
         <v>1231</v>
       </c>
       <c r="H362" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
         <v>1233</v>
       </c>
       <c r="B363" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C363" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D363" t="s">
         <v>11</v>
       </c>
       <c r="E363" t="s">
         <v>12</v>
       </c>
       <c r="F363" t="s">
-        <v>916</v>
+        <v>886</v>
       </c>
       <c r="G363" s="1" t="s">
         <v>1234</v>
       </c>
       <c r="H363" t="s">
         <v>1235</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
         <v>1236</v>
       </c>
       <c r="B364" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="C364" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D364" t="s">
         <v>11</v>
       </c>
       <c r="E364" t="s">
         <v>12</v>
       </c>
       <c r="F364" t="s">
-        <v>916</v>
+        <v>886</v>
       </c>
       <c r="G364" s="1" t="s">
         <v>1237</v>
       </c>
       <c r="H364" t="s">
         <v>1238</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
         <v>1239</v>
       </c>
       <c r="B365" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C365" t="s">
+        <v>35</v>
+      </c>
+      <c r="D365" t="s">
+        <v>11</v>
+      </c>
+      <c r="E365" t="s">
+        <v>12</v>
+      </c>
+      <c r="F365" t="s">
+        <v>886</v>
+      </c>
+      <c r="G365" s="1" t="s">
         <v>1240</v>
       </c>
-      <c r="C365" t="s">
-[...11 lines deleted...]
-      <c r="G365" s="1" t="s">
+      <c r="H365" t="s">
         <v>1241</v>
-      </c>
-[...1 lines deleted...]
-        <v>1242</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C366" t="s">
+        <v>40</v>
+      </c>
+      <c r="D366" t="s">
+        <v>11</v>
+      </c>
+      <c r="E366" t="s">
+        <v>12</v>
+      </c>
+      <c r="F366" t="s">
+        <v>949</v>
+      </c>
+      <c r="G366" s="1" t="s">
         <v>1243</v>
       </c>
-      <c r="B366" t="s">
-[...14 lines deleted...]
-      <c r="G366" s="1" t="s">
+      <c r="H366" t="s">
         <v>1244</v>
-      </c>
-[...1 lines deleted...]
-        <v>1245</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C367" t="s">
+        <v>45</v>
+      </c>
+      <c r="D367" t="s">
+        <v>11</v>
+      </c>
+      <c r="E367" t="s">
+        <v>12</v>
+      </c>
+      <c r="F367" t="s">
+        <v>949</v>
+      </c>
+      <c r="G367" s="1" t="s">
         <v>1246</v>
       </c>
-      <c r="B367" t="s">
-[...14 lines deleted...]
-      <c r="G367" s="1" t="s">
+      <c r="H367" t="s">
         <v>1247</v>
-      </c>
-[...1 lines deleted...]
-        <v>1248</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C368" t="s">
+        <v>49</v>
+      </c>
+      <c r="D368" t="s">
+        <v>11</v>
+      </c>
+      <c r="E368" t="s">
+        <v>12</v>
+      </c>
+      <c r="F368" t="s">
+        <v>886</v>
+      </c>
+      <c r="G368" s="1" t="s">
         <v>1249</v>
       </c>
-      <c r="B368" t="s">
-[...14 lines deleted...]
-      <c r="G368" s="1" t="s">
+      <c r="H368" t="s">
         <v>1250</v>
-      </c>
-[...1 lines deleted...]
-        <v>1251</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C369" t="s">
+        <v>53</v>
+      </c>
+      <c r="D369" t="s">
+        <v>11</v>
+      </c>
+      <c r="E369" t="s">
+        <v>12</v>
+      </c>
+      <c r="F369" t="s">
+        <v>949</v>
+      </c>
+      <c r="G369" s="1" t="s">
         <v>1252</v>
       </c>
-      <c r="B369" t="s">
-[...14 lines deleted...]
-      <c r="G369" s="1" t="s">
+      <c r="H369" t="s">
         <v>1253</v>
-      </c>
-[...1 lines deleted...]
-        <v>1254</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C370" t="s">
+        <v>57</v>
+      </c>
+      <c r="D370" t="s">
+        <v>11</v>
+      </c>
+      <c r="E370" t="s">
+        <v>12</v>
+      </c>
+      <c r="F370" t="s">
+        <v>949</v>
+      </c>
+      <c r="G370" s="1" t="s">
         <v>1255</v>
       </c>
-      <c r="B370" t="s">
-[...11 lines deleted...]
-      <c r="F370" t="s">
+      <c r="H370" t="s">
         <v>1256</v>
-      </c>
-[...4 lines deleted...]
-        <v>1258</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C371" t="s">
+        <v>61</v>
+      </c>
+      <c r="D371" t="s">
+        <v>11</v>
+      </c>
+      <c r="E371" t="s">
+        <v>12</v>
+      </c>
+      <c r="F371" t="s">
+        <v>949</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="H371" t="s">
         <v>1259</v>
-      </c>
-[...19 lines deleted...]
-        <v>1261</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C372" t="s">
+        <v>65</v>
+      </c>
+      <c r="D372" t="s">
+        <v>11</v>
+      </c>
+      <c r="E372" t="s">
+        <v>12</v>
+      </c>
+      <c r="F372" t="s">
+        <v>949</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H372" t="s">
         <v>1262</v>
-      </c>
-[...19 lines deleted...]
-        <v>1264</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C373" t="s">
+        <v>69</v>
+      </c>
+      <c r="D373" t="s">
+        <v>11</v>
+      </c>
+      <c r="E373" t="s">
+        <v>12</v>
+      </c>
+      <c r="F373" t="s">
+        <v>949</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="H373" t="s">
         <v>1265</v>
-      </c>
-[...19 lines deleted...]
-        <v>1267</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C374" t="s">
+        <v>73</v>
+      </c>
+      <c r="D374" t="s">
+        <v>11</v>
+      </c>
+      <c r="E374" t="s">
+        <v>12</v>
+      </c>
+      <c r="F374" t="s">
+        <v>949</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H374" t="s">
         <v>1268</v>
-      </c>
-[...19 lines deleted...]
-        <v>1270</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C375" t="s">
+        <v>77</v>
+      </c>
+      <c r="D375" t="s">
+        <v>11</v>
+      </c>
+      <c r="E375" t="s">
+        <v>12</v>
+      </c>
+      <c r="F375" t="s">
+        <v>949</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="H375" t="s">
         <v>1271</v>
-      </c>
-[...19 lines deleted...]
-        <v>1273</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1274</v>
+        <v>1272</v>
       </c>
       <c r="B376" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C376" t="s">
         <v>286</v>
       </c>
       <c r="D376" t="s">
         <v>11</v>
       </c>
       <c r="E376" t="s">
         <v>12</v>
       </c>
       <c r="F376" t="s">
-        <v>916</v>
+        <v>949</v>
       </c>
       <c r="G376" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H376" t="s">
         <v>1275</v>
-      </c>
-[...1 lines deleted...]
-        <v>1276</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C377" t="s">
+        <v>290</v>
+      </c>
+      <c r="D377" t="s">
+        <v>11</v>
+      </c>
+      <c r="E377" t="s">
+        <v>12</v>
+      </c>
+      <c r="F377" t="s">
+        <v>921</v>
+      </c>
+      <c r="G377" s="1" t="s">
         <v>1277</v>
       </c>
-      <c r="B377" t="s">
-[...14 lines deleted...]
-      <c r="G377" s="1" t="s">
+      <c r="H377" t="s">
         <v>1278</v>
-      </c>
-[...1 lines deleted...]
-        <v>1279</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C378" t="s">
+        <v>294</v>
+      </c>
+      <c r="D378" t="s">
+        <v>11</v>
+      </c>
+      <c r="E378" t="s">
+        <v>12</v>
+      </c>
+      <c r="F378" t="s">
+        <v>921</v>
+      </c>
+      <c r="G378" s="1" t="s">
         <v>1280</v>
       </c>
-      <c r="B378" t="s">
-[...14 lines deleted...]
-      <c r="G378" s="1" t="s">
+      <c r="H378" t="s">
         <v>1281</v>
-      </c>
-[...1 lines deleted...]
-        <v>1282</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C379" t="s">
+        <v>298</v>
+      </c>
+      <c r="D379" t="s">
+        <v>11</v>
+      </c>
+      <c r="E379" t="s">
+        <v>12</v>
+      </c>
+      <c r="F379" t="s">
+        <v>949</v>
+      </c>
+      <c r="G379" s="1" t="s">
         <v>1283</v>
       </c>
-      <c r="B379" t="s">
-[...14 lines deleted...]
-      <c r="G379" s="1" t="s">
+      <c r="H379" t="s">
         <v>1284</v>
-      </c>
-[...1 lines deleted...]
-        <v>1285</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C380" t="s">
+        <v>302</v>
+      </c>
+      <c r="D380" t="s">
+        <v>11</v>
+      </c>
+      <c r="E380" t="s">
+        <v>12</v>
+      </c>
+      <c r="F380" t="s">
+        <v>949</v>
+      </c>
+      <c r="G380" s="1" t="s">
         <v>1286</v>
       </c>
-      <c r="B380" t="s">
-[...14 lines deleted...]
-      <c r="G380" s="1" t="s">
+      <c r="H380" t="s">
         <v>1287</v>
-      </c>
-[...1 lines deleted...]
-        <v>1288</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C381" t="s">
+        <v>306</v>
+      </c>
+      <c r="D381" t="s">
+        <v>11</v>
+      </c>
+      <c r="E381" t="s">
+        <v>12</v>
+      </c>
+      <c r="F381" t="s">
         <v>1289</v>
-      </c>
-[...13 lines deleted...]
-        <v>1018</v>
       </c>
       <c r="G381" s="1" t="s">
         <v>1290</v>
       </c>
       <c r="H381" t="s">
         <v>1291</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
         <v>1292</v>
       </c>
       <c r="B382" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C382" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="D382" t="s">
         <v>11</v>
       </c>
       <c r="E382" t="s">
         <v>12</v>
       </c>
       <c r="F382" t="s">
-        <v>1018</v>
+        <v>886</v>
       </c>
       <c r="G382" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="H382" t="s">
         <v>1294</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
         <v>1295</v>
       </c>
       <c r="B383" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C383" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="D383" t="s">
         <v>11</v>
       </c>
       <c r="E383" t="s">
         <v>12</v>
       </c>
       <c r="F383" t="s">
-        <v>1018</v>
+        <v>1289</v>
       </c>
       <c r="G383" s="1" t="s">
         <v>1296</v>
       </c>
       <c r="H383" t="s">
         <v>1297</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
         <v>1298</v>
       </c>
       <c r="B384" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C384" t="s">
-        <v>933</v>
+        <v>318</v>
       </c>
       <c r="D384" t="s">
         <v>11</v>
       </c>
       <c r="E384" t="s">
         <v>12</v>
       </c>
       <c r="F384" t="s">
-        <v>853</v>
+        <v>78</v>
       </c>
       <c r="G384" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="H384" t="s">
         <v>1300</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
         <v>1301</v>
       </c>
       <c r="B385" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C385" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="D385" t="s">
         <v>11</v>
       </c>
       <c r="E385" t="s">
         <v>12</v>
       </c>
       <c r="F385" t="s">
-        <v>853</v>
+        <v>78</v>
       </c>
       <c r="G385" s="1" t="s">
         <v>1302</v>
       </c>
       <c r="H385" t="s">
         <v>1303</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
         <v>1304</v>
       </c>
       <c r="B386" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C386" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="D386" t="s">
         <v>11</v>
       </c>
       <c r="E386" t="s">
         <v>12</v>
       </c>
       <c r="F386" t="s">
-        <v>116</v>
+        <v>949</v>
       </c>
       <c r="G386" s="1" t="s">
         <v>1305</v>
       </c>
       <c r="H386" t="s">
         <v>1306</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
         <v>1307</v>
       </c>
       <c r="B387" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C387" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="D387" t="s">
         <v>11</v>
       </c>
       <c r="E387" t="s">
         <v>12</v>
       </c>
       <c r="F387" t="s">
-        <v>841</v>
+        <v>949</v>
       </c>
       <c r="G387" s="1" t="s">
         <v>1308</v>
       </c>
       <c r="H387" t="s">
         <v>1309</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
         <v>1310</v>
       </c>
       <c r="B388" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C388" t="s">
-        <v>326</v>
+        <v>723</v>
       </c>
       <c r="D388" t="s">
         <v>11</v>
       </c>
       <c r="E388" t="s">
         <v>12</v>
       </c>
       <c r="F388" t="s">
-        <v>44</v>
+        <v>949</v>
       </c>
       <c r="G388" s="1" t="s">
         <v>1311</v>
       </c>
       <c r="H388" t="s">
         <v>1312</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
         <v>1313</v>
       </c>
       <c r="B389" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C389" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="D389" t="s">
         <v>11</v>
       </c>
       <c r="E389" t="s">
         <v>12</v>
       </c>
       <c r="F389" t="s">
-        <v>916</v>
+        <v>949</v>
       </c>
       <c r="G389" s="1" t="s">
         <v>1314</v>
       </c>
       <c r="H389" t="s">
         <v>1315</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
         <v>1316</v>
       </c>
       <c r="B390" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C390" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="D390" t="s">
         <v>11</v>
       </c>
       <c r="E390" t="s">
         <v>12</v>
       </c>
       <c r="F390" t="s">
-        <v>916</v>
+        <v>949</v>
       </c>
       <c r="G390" s="1" t="s">
         <v>1317</v>
       </c>
       <c r="H390" t="s">
         <v>1318</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
         <v>1319</v>
       </c>
       <c r="B391" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C391" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="D391" t="s">
         <v>11</v>
       </c>
       <c r="E391" t="s">
         <v>12</v>
       </c>
       <c r="F391" t="s">
-        <v>841</v>
+        <v>1051</v>
       </c>
       <c r="G391" s="1" t="s">
         <v>1320</v>
       </c>
       <c r="H391" t="s">
         <v>1321</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
         <v>1322</v>
       </c>
       <c r="B392" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C392" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="D392" t="s">
         <v>11</v>
       </c>
       <c r="E392" t="s">
         <v>12</v>
       </c>
       <c r="F392" t="s">
-        <v>30</v>
+        <v>1051</v>
       </c>
       <c r="G392" s="1" t="s">
         <v>1323</v>
       </c>
       <c r="H392" t="s">
         <v>1324</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
         <v>1325</v>
       </c>
       <c r="B393" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C393" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D393" t="s">
         <v>11</v>
       </c>
       <c r="E393" t="s">
         <v>12</v>
       </c>
       <c r="F393" t="s">
-        <v>116</v>
+        <v>1051</v>
       </c>
       <c r="G393" s="1" t="s">
         <v>1326</v>
       </c>
       <c r="H393" t="s">
         <v>1327</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
         <v>1328</v>
       </c>
       <c r="B394" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C394" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="D394" t="s">
         <v>11</v>
       </c>
       <c r="E394" t="s">
         <v>12</v>
       </c>
       <c r="F394" t="s">
-        <v>44</v>
+        <v>1051</v>
       </c>
       <c r="G394" s="1" t="s">
         <v>1329</v>
       </c>
       <c r="H394" t="s">
         <v>1330</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
         <v>1331</v>
       </c>
       <c r="B395" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C395" t="s">
-        <v>354</v>
+        <v>966</v>
       </c>
       <c r="D395" t="s">
         <v>11</v>
       </c>
       <c r="E395" t="s">
         <v>12</v>
       </c>
       <c r="F395" t="s">
-        <v>44</v>
+        <v>886</v>
       </c>
       <c r="G395" s="1" t="s">
         <v>1332</v>
       </c>
       <c r="H395" t="s">
         <v>1333</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
         <v>1334</v>
       </c>
       <c r="B396" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C396" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="D396" t="s">
         <v>11</v>
       </c>
       <c r="E396" t="s">
         <v>12</v>
       </c>
       <c r="F396" t="s">
-        <v>916</v>
+        <v>886</v>
       </c>
       <c r="G396" s="1" t="s">
         <v>1335</v>
       </c>
       <c r="H396" t="s">
         <v>1336</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
         <v>1337</v>
       </c>
       <c r="B397" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C397" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="D397" t="s">
         <v>11</v>
       </c>
       <c r="E397" t="s">
         <v>12</v>
       </c>
       <c r="F397" t="s">
-        <v>916</v>
+        <v>161</v>
       </c>
       <c r="G397" s="1" t="s">
         <v>1338</v>
       </c>
       <c r="H397" t="s">
         <v>1339</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
         <v>1340</v>
       </c>
       <c r="B398" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C398" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="D398" t="s">
         <v>11</v>
       </c>
       <c r="E398" t="s">
         <v>12</v>
       </c>
       <c r="F398" t="s">
-        <v>916</v>
+        <v>874</v>
       </c>
       <c r="G398" s="1" t="s">
         <v>1341</v>
       </c>
       <c r="H398" t="s">
         <v>1342</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
         <v>1343</v>
       </c>
       <c r="B399" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C399" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="D399" t="s">
         <v>11</v>
       </c>
       <c r="E399" t="s">
         <v>12</v>
       </c>
       <c r="F399" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="G399" s="1" t="s">
         <v>1344</v>
       </c>
       <c r="H399" t="s">
         <v>1345</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
         <v>1346</v>
       </c>
       <c r="B400" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C400" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="D400" t="s">
         <v>11</v>
       </c>
       <c r="E400" t="s">
         <v>12</v>
       </c>
       <c r="F400" t="s">
-        <v>30</v>
+        <v>949</v>
       </c>
       <c r="G400" s="1" t="s">
         <v>1347</v>
       </c>
       <c r="H400" t="s">
         <v>1348</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
         <v>1349</v>
       </c>
       <c r="B401" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C401" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="D401" t="s">
         <v>11</v>
       </c>
       <c r="E401" t="s">
         <v>12</v>
       </c>
       <c r="F401" t="s">
-        <v>888</v>
+        <v>949</v>
       </c>
       <c r="G401" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="H401" t="s">
         <v>1351</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
         <v>1352</v>
       </c>
       <c r="B402" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C402" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="D402" t="s">
         <v>11</v>
       </c>
       <c r="E402" t="s">
         <v>12</v>
       </c>
       <c r="F402" t="s">
-        <v>841</v>
+        <v>874</v>
       </c>
       <c r="G402" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="H402" t="s">
         <v>1354</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
         <v>1355</v>
       </c>
       <c r="B403" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C403" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="D403" t="s">
         <v>11</v>
       </c>
       <c r="E403" t="s">
         <v>12</v>
       </c>
       <c r="F403" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G403" s="1" t="s">
         <v>1356</v>
       </c>
       <c r="H403" t="s">
         <v>1357</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
         <v>1358</v>
       </c>
       <c r="B404" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C404" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="D404" t="s">
         <v>11</v>
       </c>
       <c r="E404" t="s">
         <v>12</v>
       </c>
       <c r="F404" t="s">
+        <v>161</v>
+      </c>
+      <c r="G404" s="1" t="s">
         <v>1359</v>
       </c>
-      <c r="G404" s="1" t="s">
+      <c r="H404" t="s">
         <v>1360</v>
-      </c>
-[...1 lines deleted...]
-        <v>1361</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C405" t="s">
+        <v>394</v>
+      </c>
+      <c r="D405" t="s">
+        <v>11</v>
+      </c>
+      <c r="E405" t="s">
+        <v>12</v>
+      </c>
+      <c r="F405" t="s">
+        <v>92</v>
+      </c>
+      <c r="G405" s="1" t="s">
         <v>1362</v>
       </c>
-      <c r="B405" t="s">
-[...14 lines deleted...]
-      <c r="G405" s="1" t="s">
+      <c r="H405" t="s">
         <v>1363</v>
-      </c>
-[...1 lines deleted...]
-        <v>1364</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C406" t="s">
+        <v>398</v>
+      </c>
+      <c r="D406" t="s">
+        <v>11</v>
+      </c>
+      <c r="E406" t="s">
+        <v>12</v>
+      </c>
+      <c r="F406" t="s">
+        <v>92</v>
+      </c>
+      <c r="G406" s="1" t="s">
         <v>1365</v>
       </c>
-      <c r="B406" t="s">
-[...14 lines deleted...]
-      <c r="G406" s="1" t="s">
+      <c r="H406" t="s">
         <v>1366</v>
-      </c>
-[...1 lines deleted...]
-        <v>1367</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1368</v>
+        <v>1367</v>
       </c>
       <c r="B407" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C407" t="s">
         <v>406</v>
       </c>
       <c r="D407" t="s">
         <v>11</v>
       </c>
       <c r="E407" t="s">
         <v>12</v>
       </c>
       <c r="F407" t="s">
-        <v>916</v>
+        <v>949</v>
       </c>
       <c r="G407" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="H407" t="s">
         <v>1369</v>
-      </c>
-[...1 lines deleted...]
-        <v>1370</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1371</v>
+        <v>1370</v>
       </c>
       <c r="B408" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C408" t="s">
         <v>410</v>
       </c>
       <c r="D408" t="s">
         <v>11</v>
       </c>
       <c r="E408" t="s">
         <v>12</v>
       </c>
       <c r="F408" t="s">
-        <v>916</v>
+        <v>949</v>
       </c>
       <c r="G408" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="H408" t="s">
         <v>1372</v>
-      </c>
-[...1 lines deleted...]
-        <v>1373</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1374</v>
+        <v>1373</v>
       </c>
       <c r="B409" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C409" t="s">
         <v>414</v>
       </c>
       <c r="D409" t="s">
         <v>11</v>
       </c>
       <c r="E409" t="s">
         <v>12</v>
       </c>
       <c r="F409" t="s">
-        <v>1359</v>
+        <v>949</v>
       </c>
       <c r="G409" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="H409" t="s">
         <v>1375</v>
-      </c>
-[...1 lines deleted...]
-        <v>1376</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1377</v>
+        <v>1376</v>
       </c>
       <c r="B410" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C410" t="s">
         <v>418</v>
       </c>
       <c r="D410" t="s">
         <v>11</v>
       </c>
       <c r="E410" t="s">
         <v>12</v>
       </c>
       <c r="F410" t="s">
-        <v>1359</v>
+        <v>92</v>
       </c>
       <c r="G410" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H410" t="s">
         <v>1378</v>
-      </c>
-[...1 lines deleted...]
-        <v>1379</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1380</v>
+        <v>1379</v>
       </c>
       <c r="B411" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C411" t="s">
         <v>422</v>
       </c>
       <c r="D411" t="s">
         <v>11</v>
       </c>
       <c r="E411" t="s">
         <v>12</v>
       </c>
       <c r="F411" t="s">
-        <v>916</v>
+        <v>78</v>
       </c>
       <c r="G411" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="H411" t="s">
         <v>1381</v>
-      </c>
-[...1 lines deleted...]
-        <v>1382</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1383</v>
+        <v>1382</v>
       </c>
       <c r="B412" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C412" t="s">
         <v>426</v>
       </c>
       <c r="D412" t="s">
         <v>11</v>
       </c>
       <c r="E412" t="s">
         <v>12</v>
       </c>
       <c r="F412" t="s">
-        <v>1018</v>
+        <v>921</v>
       </c>
       <c r="G412" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H412" t="s">
         <v>1384</v>
-      </c>
-[...1 lines deleted...]
-        <v>1385</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1386</v>
+        <v>1385</v>
       </c>
       <c r="B413" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C413" t="s">
         <v>430</v>
       </c>
       <c r="D413" t="s">
         <v>11</v>
       </c>
       <c r="E413" t="s">
         <v>12</v>
       </c>
       <c r="F413" t="s">
+        <v>874</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H413" t="s">
         <v>1387</v>
-      </c>
-[...4 lines deleted...]
-        <v>1389</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1390</v>
+        <v>1388</v>
       </c>
       <c r="B414" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C414" t="s">
         <v>434</v>
       </c>
       <c r="D414" t="s">
         <v>11</v>
       </c>
       <c r="E414" t="s">
         <v>12</v>
       </c>
       <c r="F414" t="s">
-        <v>1018</v>
+        <v>78</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1391</v>
+        <v>1389</v>
       </c>
       <c r="H414" t="s">
-        <v>1392</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1393</v>
+        <v>1391</v>
       </c>
       <c r="B415" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C415" t="s">
         <v>438</v>
       </c>
       <c r="D415" t="s">
         <v>11</v>
       </c>
       <c r="E415" t="s">
         <v>12</v>
       </c>
       <c r="F415" t="s">
-        <v>30</v>
+        <v>1392</v>
       </c>
       <c r="G415" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="H415" t="s">
         <v>1394</v>
-      </c>
-[...1 lines deleted...]
-        <v>1395</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1396</v>
+        <v>1395</v>
       </c>
       <c r="B416" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C416" t="s">
         <v>442</v>
       </c>
       <c r="D416" t="s">
         <v>11</v>
       </c>
       <c r="E416" t="s">
         <v>12</v>
       </c>
       <c r="F416" t="s">
-        <v>30</v>
+        <v>949</v>
       </c>
       <c r="G416" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H416" t="s">
         <v>1397</v>
-      </c>
-[...1 lines deleted...]
-        <v>1398</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1399</v>
+        <v>1398</v>
       </c>
       <c r="B417" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C417" t="s">
         <v>446</v>
       </c>
       <c r="D417" t="s">
         <v>11</v>
       </c>
       <c r="E417" t="s">
         <v>12</v>
       </c>
       <c r="F417" t="s">
-        <v>916</v>
+        <v>949</v>
       </c>
       <c r="G417" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H417" t="s">
         <v>1400</v>
-      </c>
-[...1 lines deleted...]
-        <v>1401</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1402</v>
+        <v>1401</v>
       </c>
       <c r="B418" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C418" t="s">
         <v>450</v>
       </c>
       <c r="D418" t="s">
         <v>11</v>
       </c>
       <c r="E418" t="s">
         <v>12</v>
       </c>
       <c r="F418" t="s">
-        <v>30</v>
+        <v>949</v>
       </c>
       <c r="G418" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H418" t="s">
         <v>1403</v>
-      </c>
-[...1 lines deleted...]
-        <v>1404</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1405</v>
+        <v>1404</v>
       </c>
       <c r="B419" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C419" t="s">
         <v>454</v>
       </c>
       <c r="D419" t="s">
         <v>11</v>
       </c>
       <c r="E419" t="s">
         <v>12</v>
       </c>
       <c r="F419" t="s">
-        <v>888</v>
+        <v>949</v>
       </c>
       <c r="G419" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H419" t="s">
         <v>1406</v>
-      </c>
-[...1 lines deleted...]
-        <v>1407</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1408</v>
+        <v>1407</v>
       </c>
       <c r="B420" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C420" t="s">
         <v>458</v>
       </c>
       <c r="D420" t="s">
         <v>11</v>
       </c>
       <c r="E420" t="s">
         <v>12</v>
       </c>
       <c r="F420" t="s">
-        <v>916</v>
+        <v>1392</v>
       </c>
       <c r="G420" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="H420" t="s">
         <v>1409</v>
-      </c>
-[...1 lines deleted...]
-        <v>1410</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1411</v>
+        <v>1410</v>
       </c>
       <c r="B421" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C421" t="s">
         <v>462</v>
       </c>
       <c r="D421" t="s">
         <v>11</v>
       </c>
       <c r="E421" t="s">
         <v>12</v>
       </c>
       <c r="F421" t="s">
-        <v>916</v>
+        <v>1392</v>
       </c>
       <c r="G421" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="H421" t="s">
         <v>1412</v>
-      </c>
-[...1 lines deleted...]
-        <v>1413</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1414</v>
+        <v>1413</v>
       </c>
       <c r="B422" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C422" t="s">
         <v>466</v>
       </c>
       <c r="D422" t="s">
         <v>11</v>
       </c>
       <c r="E422" t="s">
         <v>12</v>
       </c>
       <c r="F422" t="s">
-        <v>853</v>
+        <v>949</v>
       </c>
       <c r="G422" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="H422" t="s">
         <v>1415</v>
-      </c>
-[...1 lines deleted...]
-        <v>1416</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1417</v>
+        <v>1416</v>
       </c>
       <c r="B423" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C423" t="s">
         <v>10</v>
       </c>
       <c r="D423" t="s">
         <v>11</v>
       </c>
       <c r="E423" t="s">
         <v>12</v>
       </c>
       <c r="F423" t="s">
-        <v>30</v>
+        <v>1051</v>
       </c>
       <c r="G423" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H423" t="s">
         <v>1418</v>
-      </c>
-[...1 lines deleted...]
-        <v>1419</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1420</v>
+        <v>1419</v>
       </c>
       <c r="B424" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C424" t="s">
         <v>17</v>
       </c>
       <c r="D424" t="s">
         <v>11</v>
       </c>
       <c r="E424" t="s">
         <v>12</v>
       </c>
       <c r="F424" t="s">
-        <v>30</v>
+        <v>1420</v>
       </c>
       <c r="G424" s="1" t="s">
         <v>1421</v>
       </c>
       <c r="H424" t="s">
         <v>1422</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
         <v>1423</v>
       </c>
       <c r="B425" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C425" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D425" t="s">
         <v>11</v>
       </c>
       <c r="E425" t="s">
         <v>12</v>
       </c>
       <c r="F425" t="s">
-        <v>916</v>
+        <v>1051</v>
       </c>
       <c r="G425" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="H425" t="s">
         <v>1425</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
         <v>1426</v>
       </c>
       <c r="B426" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C426" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D426" t="s">
         <v>11</v>
       </c>
       <c r="E426" t="s">
         <v>12</v>
       </c>
       <c r="F426" t="s">
-        <v>916</v>
+        <v>78</v>
       </c>
       <c r="G426" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="H426" t="s">
         <v>1428</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
         <v>1429</v>
       </c>
       <c r="B427" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="C427" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D427" t="s">
         <v>11</v>
       </c>
       <c r="E427" t="s">
         <v>12</v>
       </c>
       <c r="F427" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G427" s="1" t="s">
         <v>1430</v>
       </c>
       <c r="H427" t="s">
         <v>1431</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
         <v>1432</v>
       </c>
       <c r="B428" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C428" t="s">
+        <v>35</v>
+      </c>
+      <c r="D428" t="s">
+        <v>11</v>
+      </c>
+      <c r="E428" t="s">
+        <v>12</v>
+      </c>
+      <c r="F428" t="s">
+        <v>949</v>
+      </c>
+      <c r="G428" s="1" t="s">
         <v>1433</v>
       </c>
-      <c r="C428" t="s">
-[...11 lines deleted...]
-      <c r="G428" s="1" t="s">
+      <c r="H428" t="s">
         <v>1434</v>
-      </c>
-[...1 lines deleted...]
-        <v>1435</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C429" t="s">
+        <v>40</v>
+      </c>
+      <c r="D429" t="s">
+        <v>11</v>
+      </c>
+      <c r="E429" t="s">
+        <v>12</v>
+      </c>
+      <c r="F429" t="s">
+        <v>78</v>
+      </c>
+      <c r="G429" s="1" t="s">
         <v>1436</v>
       </c>
-      <c r="B429" t="s">
-[...11 lines deleted...]
-      <c r="F429" t="s">
+      <c r="H429" t="s">
         <v>1437</v>
-      </c>
-[...4 lines deleted...]
-        <v>1439</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C430" t="s">
+        <v>45</v>
+      </c>
+      <c r="D430" t="s">
+        <v>11</v>
+      </c>
+      <c r="E430" t="s">
+        <v>12</v>
+      </c>
+      <c r="F430" t="s">
+        <v>921</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="H430" t="s">
         <v>1440</v>
-      </c>
-[...19 lines deleted...]
-        <v>1442</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C431" t="s">
+        <v>49</v>
+      </c>
+      <c r="D431" t="s">
+        <v>11</v>
+      </c>
+      <c r="E431" t="s">
+        <v>12</v>
+      </c>
+      <c r="F431" t="s">
+        <v>949</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="H431" t="s">
         <v>1443</v>
-      </c>
-[...19 lines deleted...]
-        <v>1446</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1447</v>
+        <v>1444</v>
       </c>
       <c r="B432" t="s">
-        <v>1433</v>
+        <v>1273</v>
       </c>
       <c r="C432" t="s">
-        <v>1448</v>
+        <v>53</v>
       </c>
       <c r="D432" t="s">
         <v>11</v>
       </c>
       <c r="E432" t="s">
         <v>12</v>
       </c>
       <c r="F432" t="s">
-        <v>1449</v>
+        <v>949</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1450</v>
+        <v>1445</v>
       </c>
       <c r="H432" t="s">
-        <v>1451</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1452</v>
+        <v>1447</v>
       </c>
       <c r="B433" t="s">
-        <v>1433</v>
+        <v>1273</v>
       </c>
       <c r="C433" t="s">
-        <v>218</v>
+        <v>57</v>
       </c>
       <c r="D433" t="s">
         <v>11</v>
       </c>
       <c r="E433" t="s">
         <v>12</v>
       </c>
       <c r="F433" t="s">
-        <v>853</v>
+        <v>886</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1453</v>
+        <v>1448</v>
       </c>
       <c r="H433" t="s">
-        <v>1454</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1455</v>
+        <v>1450</v>
       </c>
       <c r="B434" t="s">
-        <v>1433</v>
+        <v>1273</v>
       </c>
       <c r="C434" t="s">
-        <v>222</v>
+        <v>61</v>
       </c>
       <c r="D434" t="s">
         <v>11</v>
       </c>
       <c r="E434" t="s">
         <v>12</v>
       </c>
       <c r="F434" t="s">
-        <v>44</v>
+        <v>78</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1456</v>
+        <v>1451</v>
       </c>
       <c r="H434" t="s">
-        <v>1457</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1458</v>
+        <v>1453</v>
       </c>
       <c r="B435" t="s">
-        <v>1433</v>
+        <v>1273</v>
       </c>
       <c r="C435" t="s">
-        <v>226</v>
+        <v>65</v>
       </c>
       <c r="D435" t="s">
         <v>11</v>
       </c>
       <c r="E435" t="s">
         <v>12</v>
       </c>
       <c r="F435" t="s">
-        <v>853</v>
+        <v>78</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1459</v>
+        <v>1454</v>
       </c>
       <c r="H435" t="s">
-        <v>1460</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1461</v>
+        <v>1456</v>
       </c>
       <c r="B436" t="s">
-        <v>1433</v>
+        <v>1273</v>
       </c>
       <c r="C436" t="s">
-        <v>230</v>
+        <v>69</v>
       </c>
       <c r="D436" t="s">
         <v>11</v>
       </c>
       <c r="E436" t="s">
         <v>12</v>
       </c>
       <c r="F436" t="s">
-        <v>1462</v>
+        <v>949</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1463</v>
+        <v>1457</v>
       </c>
       <c r="H436" t="s">
-        <v>1464</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1465</v>
+        <v>1459</v>
       </c>
       <c r="B437" t="s">
-        <v>1433</v>
+        <v>1273</v>
       </c>
       <c r="C437" t="s">
-        <v>234</v>
+        <v>73</v>
       </c>
       <c r="D437" t="s">
         <v>11</v>
       </c>
       <c r="E437" t="s">
         <v>12</v>
       </c>
       <c r="F437" t="s">
-        <v>1462</v>
+        <v>949</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1466</v>
+        <v>1460</v>
       </c>
       <c r="H437" t="s">
-        <v>1467</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1468</v>
+        <v>1462</v>
       </c>
       <c r="B438" t="s">
-        <v>1433</v>
+        <v>1273</v>
       </c>
       <c r="C438" t="s">
-        <v>238</v>
+        <v>77</v>
       </c>
       <c r="D438" t="s">
         <v>11</v>
       </c>
       <c r="E438" t="s">
         <v>12</v>
       </c>
       <c r="F438" t="s">
-        <v>1469</v>
+        <v>78</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1470</v>
+        <v>1463</v>
       </c>
       <c r="H438" t="s">
-        <v>1471</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1472</v>
+        <v>1465</v>
       </c>
       <c r="B439" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C439" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="D439" t="s">
         <v>11</v>
       </c>
       <c r="E439" t="s">
         <v>12</v>
       </c>
       <c r="F439" t="s">
-        <v>1469</v>
+        <v>13</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1473</v>
+        <v>1467</v>
       </c>
       <c r="H439" t="s">
-        <v>1474</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1475</v>
+        <v>1469</v>
       </c>
       <c r="B440" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C440" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="D440" t="s">
         <v>11</v>
       </c>
       <c r="E440" t="s">
         <v>12</v>
       </c>
       <c r="F440" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1476</v>
+        <v>1471</v>
       </c>
       <c r="H440" t="s">
-        <v>1477</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1478</v>
+        <v>1473</v>
       </c>
       <c r="B441" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C441" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="D441" t="s">
         <v>11</v>
       </c>
       <c r="E441" t="s">
         <v>12</v>
       </c>
       <c r="F441" t="s">
-        <v>1469</v>
+        <v>886</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1479</v>
+        <v>1474</v>
       </c>
       <c r="H441" t="s">
-        <v>1480</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1481</v>
+        <v>1476</v>
       </c>
       <c r="B442" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C442" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="D442" t="s">
         <v>11</v>
       </c>
       <c r="E442" t="s">
         <v>12</v>
       </c>
       <c r="F442" t="s">
-        <v>1449</v>
+        <v>1477</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1482</v>
+        <v>1478</v>
       </c>
       <c r="H442" t="s">
-        <v>1483</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D443" t="s">
+        <v>11</v>
+      </c>
+      <c r="E443" t="s">
+        <v>12</v>
+      </c>
+      <c r="F443" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="H443" t="s">
         <v>1484</v>
-      </c>
-[...19 lines deleted...]
-        <v>1486</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1487</v>
+        <v>1485</v>
       </c>
       <c r="B444" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C444" t="s">
         <v>262</v>
       </c>
       <c r="D444" t="s">
         <v>11</v>
       </c>
       <c r="E444" t="s">
         <v>12</v>
       </c>
       <c r="F444" t="s">
-        <v>1462</v>
+        <v>886</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1488</v>
+        <v>1486</v>
       </c>
       <c r="H444" t="s">
-        <v>1489</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1490</v>
+        <v>1488</v>
       </c>
       <c r="B445" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C445" t="s">
         <v>266</v>
       </c>
       <c r="D445" t="s">
         <v>11</v>
       </c>
       <c r="E445" t="s">
         <v>12</v>
       </c>
       <c r="F445" t="s">
-        <v>1462</v>
+        <v>92</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1491</v>
+        <v>1489</v>
       </c>
       <c r="H445" t="s">
-        <v>1492</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1493</v>
+        <v>1491</v>
       </c>
       <c r="B446" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C446" t="s">
         <v>270</v>
       </c>
       <c r="D446" t="s">
         <v>11</v>
       </c>
       <c r="E446" t="s">
         <v>12</v>
       </c>
       <c r="F446" t="s">
-        <v>1462</v>
+        <v>886</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1494</v>
+        <v>1492</v>
       </c>
       <c r="H446" t="s">
-        <v>1495</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1496</v>
+        <v>1494</v>
       </c>
       <c r="B447" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C447" t="s">
         <v>274</v>
       </c>
       <c r="D447" t="s">
         <v>11</v>
       </c>
       <c r="E447" t="s">
         <v>12</v>
       </c>
       <c r="F447" t="s">
-        <v>1462</v>
+        <v>1495</v>
       </c>
       <c r="G447" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="H447" t="s">
         <v>1497</v>
-      </c>
-[...1 lines deleted...]
-        <v>1498</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
       <c r="B448" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C448" t="s">
         <v>278</v>
       </c>
       <c r="D448" t="s">
         <v>11</v>
       </c>
       <c r="E448" t="s">
         <v>12</v>
       </c>
       <c r="F448" t="s">
-        <v>1462</v>
+        <v>1495</v>
       </c>
       <c r="G448" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="H448" t="s">
         <v>1500</v>
-      </c>
-[...1 lines deleted...]
-        <v>1501</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1502</v>
+        <v>1501</v>
       </c>
       <c r="B449" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C449" t="s">
         <v>282</v>
       </c>
       <c r="D449" t="s">
         <v>11</v>
       </c>
       <c r="E449" t="s">
         <v>12</v>
       </c>
       <c r="F449" t="s">
-        <v>1462</v>
+        <v>1502</v>
       </c>
       <c r="G449" s="1" t="s">
         <v>1503</v>
       </c>
       <c r="H449" t="s">
         <v>1504</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
         <v>1505</v>
       </c>
       <c r="B450" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C450" t="s">
         <v>286</v>
       </c>
       <c r="D450" t="s">
         <v>11</v>
       </c>
       <c r="E450" t="s">
         <v>12</v>
       </c>
       <c r="F450" t="s">
-        <v>1449</v>
+        <v>1502</v>
       </c>
       <c r="G450" s="1" t="s">
         <v>1506</v>
       </c>
       <c r="H450" t="s">
         <v>1507</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
         <v>1508</v>
       </c>
       <c r="B451" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C451" t="s">
-        <v>690</v>
+        <v>290</v>
       </c>
       <c r="D451" t="s">
         <v>11</v>
       </c>
       <c r="E451" t="s">
         <v>12</v>
       </c>
       <c r="F451" t="s">
-        <v>1444</v>
+        <v>1502</v>
       </c>
       <c r="G451" s="1" t="s">
         <v>1509</v>
       </c>
       <c r="H451" t="s">
         <v>1510</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
         <v>1511</v>
       </c>
       <c r="B452" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C452" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="D452" t="s">
         <v>11</v>
       </c>
       <c r="E452" t="s">
         <v>12</v>
       </c>
       <c r="F452" t="s">
-        <v>518</v>
+        <v>1502</v>
       </c>
       <c r="G452" s="1" t="s">
         <v>1512</v>
       </c>
       <c r="H452" t="s">
         <v>1513</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
         <v>1514</v>
       </c>
       <c r="B453" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C453" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="D453" t="s">
         <v>11</v>
       </c>
       <c r="E453" t="s">
         <v>12</v>
       </c>
       <c r="F453" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G453" s="1" t="s">
         <v>1515</v>
       </c>
       <c r="H453" t="s">
         <v>1516</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
         <v>1517</v>
       </c>
       <c r="B454" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C454" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="D454" t="s">
         <v>11</v>
       </c>
       <c r="E454" t="s">
         <v>12</v>
       </c>
       <c r="F454" t="s">
-        <v>1449</v>
+        <v>13</v>
       </c>
       <c r="G454" s="1" t="s">
         <v>1518</v>
       </c>
       <c r="H454" t="s">
         <v>1519</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
         <v>1520</v>
       </c>
       <c r="B455" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C455" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="D455" t="s">
         <v>11</v>
       </c>
       <c r="E455" t="s">
         <v>12</v>
       </c>
       <c r="F455" t="s">
-        <v>1449</v>
+        <v>1495</v>
       </c>
       <c r="G455" s="1" t="s">
         <v>1521</v>
       </c>
       <c r="H455" t="s">
         <v>1522</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
         <v>1523</v>
       </c>
       <c r="B456" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C456" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="D456" t="s">
         <v>11</v>
       </c>
       <c r="E456" t="s">
         <v>12</v>
       </c>
       <c r="F456" t="s">
-        <v>1449</v>
+        <v>1495</v>
       </c>
       <c r="G456" s="1" t="s">
         <v>1524</v>
       </c>
       <c r="H456" t="s">
         <v>1525</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
         <v>1526</v>
       </c>
       <c r="B457" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C457" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="D457" t="s">
         <v>11</v>
       </c>
       <c r="E457" t="s">
         <v>12</v>
       </c>
       <c r="F457" t="s">
-        <v>1449</v>
+        <v>1495</v>
       </c>
       <c r="G457" s="1" t="s">
         <v>1527</v>
       </c>
       <c r="H457" t="s">
         <v>1528</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
         <v>1529</v>
       </c>
       <c r="B458" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C458" t="s">
-        <v>933</v>
+        <v>318</v>
       </c>
       <c r="D458" t="s">
         <v>11</v>
       </c>
       <c r="E458" t="s">
         <v>12</v>
       </c>
       <c r="F458" t="s">
-        <v>1449</v>
+        <v>1495</v>
       </c>
       <c r="G458" s="1" t="s">
         <v>1530</v>
       </c>
       <c r="H458" t="s">
         <v>1531</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
         <v>1532</v>
       </c>
       <c r="B459" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C459" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="D459" t="s">
         <v>11</v>
       </c>
       <c r="E459" t="s">
         <v>12</v>
       </c>
       <c r="F459" t="s">
+        <v>1495</v>
+      </c>
+      <c r="G459" s="1" t="s">
         <v>1533</v>
       </c>
-      <c r="G459" s="1" t="s">
+      <c r="H459" t="s">
         <v>1534</v>
-      </c>
-[...1 lines deleted...]
-        <v>1535</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C460" t="s">
+        <v>326</v>
+      </c>
+      <c r="D460" t="s">
+        <v>11</v>
+      </c>
+      <c r="E460" t="s">
+        <v>12</v>
+      </c>
+      <c r="F460" t="s">
+        <v>1495</v>
+      </c>
+      <c r="G460" s="1" t="s">
         <v>1536</v>
       </c>
-      <c r="B460" t="s">
-[...14 lines deleted...]
-      <c r="G460" s="1" t="s">
+      <c r="H460" t="s">
         <v>1537</v>
-      </c>
-[...1 lines deleted...]
-        <v>1538</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C461" t="s">
+        <v>330</v>
+      </c>
+      <c r="D461" t="s">
+        <v>11</v>
+      </c>
+      <c r="E461" t="s">
+        <v>12</v>
+      </c>
+      <c r="F461" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G461" s="1" t="s">
         <v>1539</v>
       </c>
-      <c r="B461" t="s">
-[...14 lines deleted...]
-      <c r="G461" s="1" t="s">
+      <c r="H461" t="s">
         <v>1540</v>
-      </c>
-[...1 lines deleted...]
-        <v>1541</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C462" t="s">
+        <v>723</v>
+      </c>
+      <c r="D462" t="s">
+        <v>11</v>
+      </c>
+      <c r="E462" t="s">
+        <v>12</v>
+      </c>
+      <c r="F462" t="s">
+        <v>1477</v>
+      </c>
+      <c r="G462" s="1" t="s">
         <v>1542</v>
       </c>
-      <c r="B462" t="s">
-[...14 lines deleted...]
-      <c r="G462" s="1" t="s">
+      <c r="H462" t="s">
         <v>1543</v>
-      </c>
-[...1 lines deleted...]
-        <v>1544</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C463" t="s">
+        <v>334</v>
+      </c>
+      <c r="D463" t="s">
+        <v>11</v>
+      </c>
+      <c r="E463" t="s">
+        <v>12</v>
+      </c>
+      <c r="F463" t="s">
+        <v>551</v>
+      </c>
+      <c r="G463" s="1" t="s">
         <v>1545</v>
       </c>
-      <c r="B463" t="s">
-[...14 lines deleted...]
-      <c r="G463" s="1" t="s">
+      <c r="H463" t="s">
         <v>1546</v>
-      </c>
-[...1 lines deleted...]
-        <v>1547</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C464" t="s">
+        <v>338</v>
+      </c>
+      <c r="D464" t="s">
+        <v>11</v>
+      </c>
+      <c r="E464" t="s">
+        <v>12</v>
+      </c>
+      <c r="F464" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G464" s="1" t="s">
         <v>1548</v>
       </c>
-      <c r="B464" t="s">
-[...14 lines deleted...]
-      <c r="G464" s="1" t="s">
+      <c r="H464" t="s">
         <v>1549</v>
-      </c>
-[...1 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C465" t="s">
+        <v>342</v>
+      </c>
+      <c r="D465" t="s">
+        <v>11</v>
+      </c>
+      <c r="E465" t="s">
+        <v>12</v>
+      </c>
+      <c r="F465" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G465" s="1" t="s">
         <v>1551</v>
       </c>
-      <c r="B465" t="s">
-[...14 lines deleted...]
-      <c r="G465" s="1" t="s">
+      <c r="H465" t="s">
         <v>1552</v>
-      </c>
-[...1 lines deleted...]
-        <v>1553</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C466" t="s">
+        <v>346</v>
+      </c>
+      <c r="D466" t="s">
+        <v>11</v>
+      </c>
+      <c r="E466" t="s">
+        <v>12</v>
+      </c>
+      <c r="F466" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G466" s="1" t="s">
         <v>1554</v>
       </c>
-      <c r="B466" t="s">
-[...14 lines deleted...]
-      <c r="G466" s="1" t="s">
+      <c r="H466" t="s">
         <v>1555</v>
-      </c>
-[...1 lines deleted...]
-        <v>1556</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C467" t="s">
+        <v>350</v>
+      </c>
+      <c r="D467" t="s">
+        <v>11</v>
+      </c>
+      <c r="E467" t="s">
+        <v>12</v>
+      </c>
+      <c r="F467" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G467" s="1" t="s">
         <v>1557</v>
       </c>
-      <c r="B467" t="s">
-[...14 lines deleted...]
-      <c r="G467" s="1" t="s">
+      <c r="H467" t="s">
         <v>1558</v>
-      </c>
-[...1 lines deleted...]
-        <v>1559</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C468" t="s">
+        <v>354</v>
+      </c>
+      <c r="D468" t="s">
+        <v>11</v>
+      </c>
+      <c r="E468" t="s">
+        <v>12</v>
+      </c>
+      <c r="F468" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G468" s="1" t="s">
         <v>1560</v>
       </c>
-      <c r="B468" t="s">
-[...14 lines deleted...]
-      <c r="G468" s="1" t="s">
+      <c r="H468" t="s">
         <v>1561</v>
-      </c>
-[...1 lines deleted...]
-        <v>1562</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C469" t="s">
+        <v>966</v>
+      </c>
+      <c r="D469" t="s">
+        <v>11</v>
+      </c>
+      <c r="E469" t="s">
+        <v>12</v>
+      </c>
+      <c r="F469" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G469" s="1" t="s">
         <v>1563</v>
       </c>
-      <c r="B469" t="s">
-[...14 lines deleted...]
-      <c r="G469" s="1" t="s">
+      <c r="H469" t="s">
         <v>1564</v>
-      </c>
-[...1 lines deleted...]
-        <v>1565</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1566</v>
+        <v>1565</v>
       </c>
       <c r="B470" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C470" t="s">
         <v>358</v>
       </c>
       <c r="D470" t="s">
         <v>11</v>
       </c>
       <c r="E470" t="s">
         <v>12</v>
       </c>
       <c r="F470" t="s">
-        <v>1533</v>
+        <v>1566</v>
       </c>
       <c r="G470" s="1" t="s">
         <v>1567</v>
       </c>
       <c r="H470" t="s">
         <v>1568</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
         <v>1569</v>
       </c>
       <c r="B471" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C471" t="s">
-        <v>382</v>
+        <v>362</v>
       </c>
       <c r="D471" t="s">
         <v>11</v>
       </c>
       <c r="E471" t="s">
         <v>12</v>
       </c>
       <c r="F471" t="s">
-        <v>1449</v>
+        <v>1566</v>
       </c>
       <c r="G471" s="1" t="s">
         <v>1570</v>
       </c>
       <c r="H471" t="s">
         <v>1571</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
         <v>1572</v>
       </c>
       <c r="B472" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C472" t="s">
-        <v>386</v>
+        <v>366</v>
       </c>
       <c r="D472" t="s">
         <v>11</v>
       </c>
       <c r="E472" t="s">
         <v>12</v>
       </c>
       <c r="F472" t="s">
-        <v>853</v>
+        <v>1566</v>
       </c>
       <c r="G472" s="1" t="s">
         <v>1573</v>
       </c>
       <c r="H472" t="s">
         <v>1574</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
         <v>1575</v>
       </c>
       <c r="B473" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C473" t="s">
-        <v>390</v>
+        <v>370</v>
       </c>
       <c r="D473" t="s">
         <v>11</v>
       </c>
       <c r="E473" t="s">
         <v>12</v>
       </c>
       <c r="F473" t="s">
-        <v>853</v>
+        <v>1566</v>
       </c>
       <c r="G473" s="1" t="s">
         <v>1576</v>
       </c>
       <c r="H473" t="s">
         <v>1577</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
         <v>1578</v>
       </c>
       <c r="B474" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C474" t="s">
-        <v>394</v>
+        <v>374</v>
       </c>
       <c r="D474" t="s">
         <v>11</v>
       </c>
       <c r="E474" t="s">
         <v>12</v>
       </c>
       <c r="F474" t="s">
-        <v>1533</v>
+        <v>1566</v>
       </c>
       <c r="G474" s="1" t="s">
         <v>1579</v>
       </c>
       <c r="H474" t="s">
         <v>1580</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
         <v>1581</v>
       </c>
       <c r="B475" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C475" t="s">
-        <v>398</v>
+        <v>378</v>
       </c>
       <c r="D475" t="s">
         <v>11</v>
       </c>
       <c r="E475" t="s">
         <v>12</v>
       </c>
       <c r="F475" t="s">
-        <v>1449</v>
+        <v>1566</v>
       </c>
       <c r="G475" s="1" t="s">
         <v>1582</v>
       </c>
       <c r="H475" t="s">
         <v>1583</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
         <v>1584</v>
       </c>
       <c r="B476" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C476" t="s">
-        <v>402</v>
+        <v>382</v>
       </c>
       <c r="D476" t="s">
         <v>11</v>
       </c>
       <c r="E476" t="s">
         <v>12</v>
       </c>
       <c r="F476" t="s">
-        <v>1449</v>
+        <v>886</v>
       </c>
       <c r="G476" s="1" t="s">
         <v>1585</v>
       </c>
       <c r="H476" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
         <v>1587</v>
       </c>
       <c r="B477" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C477" t="s">
-        <v>406</v>
+        <v>386</v>
       </c>
       <c r="D477" t="s">
         <v>11</v>
       </c>
       <c r="E477" t="s">
         <v>12</v>
       </c>
       <c r="F477" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G477" s="1" t="s">
         <v>1588</v>
       </c>
       <c r="H477" t="s">
         <v>1589</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
         <v>1590</v>
       </c>
       <c r="B478" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C478" t="s">
-        <v>410</v>
+        <v>390</v>
       </c>
       <c r="D478" t="s">
         <v>11</v>
       </c>
       <c r="E478" t="s">
         <v>12</v>
       </c>
       <c r="F478" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G478" s="1" t="s">
         <v>1591</v>
       </c>
       <c r="H478" t="s">
         <v>1592</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
         <v>1593</v>
       </c>
       <c r="B479" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C479" t="s">
-        <v>414</v>
+        <v>394</v>
       </c>
       <c r="D479" t="s">
         <v>11</v>
       </c>
       <c r="E479" t="s">
         <v>12</v>
       </c>
       <c r="F479" t="s">
-        <v>518</v>
+        <v>1482</v>
       </c>
       <c r="G479" s="1" t="s">
         <v>1594</v>
       </c>
       <c r="H479" t="s">
         <v>1595</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
         <v>1596</v>
       </c>
       <c r="B480" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C480" t="s">
-        <v>418</v>
+        <v>398</v>
       </c>
       <c r="D480" t="s">
         <v>11</v>
       </c>
       <c r="E480" t="s">
         <v>12</v>
       </c>
       <c r="F480" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G480" s="1" t="s">
         <v>1597</v>
       </c>
       <c r="H480" t="s">
         <v>1598</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
         <v>1599</v>
       </c>
       <c r="B481" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C481" t="s">
-        <v>422</v>
+        <v>402</v>
       </c>
       <c r="D481" t="s">
         <v>11</v>
       </c>
       <c r="E481" t="s">
         <v>12</v>
       </c>
       <c r="F481" t="s">
-        <v>1449</v>
+        <v>1566</v>
       </c>
       <c r="G481" s="1" t="s">
         <v>1600</v>
       </c>
       <c r="H481" t="s">
         <v>1601</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
         <v>1602</v>
       </c>
       <c r="B482" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C482" t="s">
         <v>426</v>
       </c>
       <c r="D482" t="s">
         <v>11</v>
       </c>
       <c r="E482" t="s">
         <v>12</v>
       </c>
       <c r="F482" t="s">
-        <v>44</v>
+        <v>1482</v>
       </c>
       <c r="G482" s="1" t="s">
         <v>1603</v>
       </c>
       <c r="H482" t="s">
         <v>1604</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
         <v>1605</v>
       </c>
       <c r="B483" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C483" t="s">
         <v>430</v>
       </c>
       <c r="D483" t="s">
         <v>11</v>
       </c>
       <c r="E483" t="s">
         <v>12</v>
       </c>
       <c r="F483" t="s">
-        <v>1449</v>
+        <v>886</v>
       </c>
       <c r="G483" s="1" t="s">
         <v>1606</v>
       </c>
       <c r="H483" t="s">
         <v>1607</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
         <v>1608</v>
       </c>
       <c r="B484" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C484" t="s">
         <v>434</v>
       </c>
       <c r="D484" t="s">
         <v>11</v>
       </c>
       <c r="E484" t="s">
         <v>12</v>
       </c>
       <c r="F484" t="s">
-        <v>1449</v>
+        <v>886</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>661</v>
+        <v>1609</v>
       </c>
       <c r="H484" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="B485" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C485" t="s">
         <v>438</v>
       </c>
       <c r="D485" t="s">
         <v>11</v>
       </c>
       <c r="E485" t="s">
         <v>12</v>
       </c>
       <c r="F485" t="s">
-        <v>1611</v>
+        <v>1566</v>
       </c>
       <c r="G485" s="1" t="s">
         <v>1612</v>
       </c>
       <c r="H485" t="s">
         <v>1613</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
         <v>1614</v>
       </c>
       <c r="B486" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C486" t="s">
         <v>442</v>
       </c>
       <c r="D486" t="s">
         <v>11</v>
       </c>
       <c r="E486" t="s">
         <v>12</v>
       </c>
       <c r="F486" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G486" s="1" t="s">
         <v>1615</v>
       </c>
       <c r="H486" t="s">
         <v>1616</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
         <v>1617</v>
       </c>
       <c r="B487" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C487" t="s">
         <v>446</v>
       </c>
       <c r="D487" t="s">
         <v>11</v>
       </c>
       <c r="E487" t="s">
         <v>12</v>
       </c>
       <c r="F487" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G487" s="1" t="s">
         <v>1618</v>
       </c>
       <c r="H487" t="s">
         <v>1619</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
         <v>1620</v>
       </c>
       <c r="B488" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C488" t="s">
         <v>450</v>
       </c>
       <c r="D488" t="s">
         <v>11</v>
       </c>
       <c r="E488" t="s">
         <v>12</v>
       </c>
       <c r="F488" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G488" s="1" t="s">
         <v>1621</v>
       </c>
       <c r="H488" t="s">
         <v>1622</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
         <v>1623</v>
       </c>
       <c r="B489" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C489" t="s">
         <v>454</v>
       </c>
       <c r="D489" t="s">
         <v>11</v>
       </c>
       <c r="E489" t="s">
         <v>12</v>
       </c>
       <c r="F489" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G489" s="1" t="s">
         <v>1624</v>
       </c>
       <c r="H489" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
         <v>1626</v>
       </c>
       <c r="B490" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C490" t="s">
         <v>458</v>
       </c>
       <c r="D490" t="s">
         <v>11</v>
       </c>
       <c r="E490" t="s">
         <v>12</v>
       </c>
       <c r="F490" t="s">
-        <v>853</v>
+        <v>551</v>
       </c>
       <c r="G490" s="1" t="s">
         <v>1627</v>
       </c>
       <c r="H490" t="s">
         <v>1628</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
         <v>1629</v>
       </c>
       <c r="B491" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C491" t="s">
         <v>462</v>
       </c>
       <c r="D491" t="s">
         <v>11</v>
       </c>
       <c r="E491" t="s">
         <v>12</v>
       </c>
       <c r="F491" t="s">
-        <v>853</v>
+        <v>1482</v>
       </c>
       <c r="G491" s="1" t="s">
         <v>1630</v>
       </c>
       <c r="H491" t="s">
         <v>1631</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
         <v>1632</v>
       </c>
       <c r="B492" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C492" t="s">
         <v>466</v>
       </c>
       <c r="D492" t="s">
         <v>11</v>
       </c>
       <c r="E492" t="s">
         <v>12</v>
       </c>
       <c r="F492" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G492" s="1" t="s">
         <v>1633</v>
       </c>
       <c r="H492" t="s">
         <v>1634</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
         <v>1635</v>
       </c>
       <c r="B493" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C493" t="s">
         <v>10</v>
       </c>
       <c r="D493" t="s">
         <v>11</v>
       </c>
       <c r="E493" t="s">
         <v>12</v>
       </c>
       <c r="F493" t="s">
-        <v>1449</v>
+        <v>92</v>
       </c>
       <c r="G493" s="1" t="s">
         <v>1636</v>
       </c>
       <c r="H493" t="s">
         <v>1637</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
         <v>1638</v>
       </c>
       <c r="B494" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C494" t="s">
         <v>17</v>
       </c>
       <c r="D494" t="s">
         <v>11</v>
       </c>
       <c r="E494" t="s">
         <v>12</v>
       </c>
       <c r="F494" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G494" s="1" t="s">
         <v>1639</v>
       </c>
       <c r="H494" t="s">
         <v>1640</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
         <v>1641</v>
       </c>
       <c r="B495" t="s">
-        <v>1433</v>
+        <v>1466</v>
       </c>
       <c r="C495" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D495" t="s">
         <v>11</v>
       </c>
       <c r="E495" t="s">
         <v>12</v>
       </c>
       <c r="F495" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H495" t="s">
         <v>1642</v>
-      </c>
-[...4 lines deleted...]
-        <v>1644</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C496" t="s">
+        <v>26</v>
+      </c>
+      <c r="D496" t="s">
+        <v>11</v>
+      </c>
+      <c r="E496" t="s">
+        <v>12</v>
+      </c>
+      <c r="F496" t="s">
+        <v>1644</v>
+      </c>
+      <c r="G496" s="1" t="s">
         <v>1645</v>
       </c>
-      <c r="B496" t="s">
-[...14 lines deleted...]
-      <c r="G496" s="1" t="s">
+      <c r="H496" t="s">
         <v>1646</v>
-      </c>
-[...1 lines deleted...]
-        <v>1647</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C497" t="s">
+        <v>31</v>
+      </c>
+      <c r="D497" t="s">
+        <v>11</v>
+      </c>
+      <c r="E497" t="s">
+        <v>12</v>
+      </c>
+      <c r="F497" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G497" s="1" t="s">
         <v>1648</v>
       </c>
-      <c r="B497" t="s">
-[...14 lines deleted...]
-      <c r="G497" s="1" t="s">
+      <c r="H497" t="s">
         <v>1649</v>
-      </c>
-[...1 lines deleted...]
-        <v>1650</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C498" t="s">
+        <v>35</v>
+      </c>
+      <c r="D498" t="s">
+        <v>11</v>
+      </c>
+      <c r="E498" t="s">
+        <v>12</v>
+      </c>
+      <c r="F498" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G498" s="1" t="s">
         <v>1651</v>
       </c>
-      <c r="B498" t="s">
+      <c r="H498" t="s">
         <v>1652</v>
-      </c>
-[...16 lines deleted...]
-        <v>1653</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C499" t="s">
+        <v>40</v>
+      </c>
+      <c r="D499" t="s">
+        <v>11</v>
+      </c>
+      <c r="E499" t="s">
+        <v>12</v>
+      </c>
+      <c r="F499" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G499" s="1" t="s">
         <v>1654</v>
       </c>
-      <c r="B499" t="s">
-[...14 lines deleted...]
-      <c r="G499" s="1" t="s">
+      <c r="H499" t="s">
         <v>1655</v>
-      </c>
-[...1 lines deleted...]
-        <v>1656</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C500" t="s">
+        <v>45</v>
+      </c>
+      <c r="D500" t="s">
+        <v>11</v>
+      </c>
+      <c r="E500" t="s">
+        <v>12</v>
+      </c>
+      <c r="F500" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G500" s="1" t="s">
         <v>1657</v>
       </c>
-      <c r="B500" t="s">
-[...14 lines deleted...]
-      <c r="G500" s="1" t="s">
+      <c r="H500" t="s">
         <v>1658</v>
-      </c>
-[...1 lines deleted...]
-        <v>1659</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C501" t="s">
+        <v>49</v>
+      </c>
+      <c r="D501" t="s">
+        <v>11</v>
+      </c>
+      <c r="E501" t="s">
+        <v>12</v>
+      </c>
+      <c r="F501" t="s">
+        <v>886</v>
+      </c>
+      <c r="G501" s="1" t="s">
         <v>1660</v>
       </c>
-      <c r="B501" t="s">
-[...14 lines deleted...]
-      <c r="G501" s="1" t="s">
+      <c r="H501" t="s">
         <v>1661</v>
-      </c>
-[...1 lines deleted...]
-        <v>1662</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C502" t="s">
+        <v>53</v>
+      </c>
+      <c r="D502" t="s">
+        <v>11</v>
+      </c>
+      <c r="E502" t="s">
+        <v>12</v>
+      </c>
+      <c r="F502" t="s">
+        <v>886</v>
+      </c>
+      <c r="G502" s="1" t="s">
         <v>1663</v>
       </c>
-      <c r="B502" t="s">
-[...14 lines deleted...]
-      <c r="G502" s="1" t="s">
+      <c r="H502" t="s">
         <v>1664</v>
-      </c>
-[...1 lines deleted...]
-        <v>1665</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C503" t="s">
+        <v>57</v>
+      </c>
+      <c r="D503" t="s">
+        <v>11</v>
+      </c>
+      <c r="E503" t="s">
+        <v>12</v>
+      </c>
+      <c r="F503" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G503" s="1" t="s">
         <v>1666</v>
       </c>
-      <c r="B503" t="s">
-[...14 lines deleted...]
-      <c r="G503" s="1" t="s">
+      <c r="H503" t="s">
         <v>1667</v>
-      </c>
-[...1 lines deleted...]
-        <v>1668</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C504" t="s">
+        <v>61</v>
+      </c>
+      <c r="D504" t="s">
+        <v>11</v>
+      </c>
+      <c r="E504" t="s">
+        <v>12</v>
+      </c>
+      <c r="F504" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G504" s="1" t="s">
         <v>1669</v>
       </c>
-      <c r="B504" t="s">
-[...14 lines deleted...]
-      <c r="G504" s="1" t="s">
+      <c r="H504" t="s">
         <v>1670</v>
-      </c>
-[...1 lines deleted...]
-        <v>1671</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C505" t="s">
+        <v>65</v>
+      </c>
+      <c r="D505" t="s">
+        <v>11</v>
+      </c>
+      <c r="E505" t="s">
+        <v>12</v>
+      </c>
+      <c r="F505" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G505" s="1" t="s">
         <v>1672</v>
       </c>
-      <c r="B505" t="s">
-[...14 lines deleted...]
-      <c r="G505" s="1" t="s">
+      <c r="H505" t="s">
         <v>1673</v>
-      </c>
-[...1 lines deleted...]
-        <v>1674</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C506" t="s">
+        <v>69</v>
+      </c>
+      <c r="D506" t="s">
+        <v>11</v>
+      </c>
+      <c r="E506" t="s">
+        <v>12</v>
+      </c>
+      <c r="F506" t="s">
         <v>1675</v>
       </c>
-      <c r="B506" t="s">
-[...11 lines deleted...]
-      <c r="F506" t="s">
+      <c r="G506" s="1" t="s">
         <v>1676</v>
       </c>
-      <c r="G506" s="1" t="s">
+      <c r="H506" t="s">
         <v>1677</v>
-      </c>
-[...1 lines deleted...]
-        <v>1678</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C507" t="s">
+        <v>73</v>
+      </c>
+      <c r="D507" t="s">
+        <v>11</v>
+      </c>
+      <c r="E507" t="s">
+        <v>12</v>
+      </c>
+      <c r="F507" t="s">
+        <v>886</v>
+      </c>
+      <c r="G507" s="1" t="s">
         <v>1679</v>
       </c>
-      <c r="B507" t="s">
-[...14 lines deleted...]
-      <c r="G507" s="1" t="s">
+      <c r="H507" t="s">
         <v>1680</v>
-      </c>
-[...1 lines deleted...]
-        <v>1681</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C508" t="s">
+        <v>77</v>
+      </c>
+      <c r="D508" t="s">
+        <v>11</v>
+      </c>
+      <c r="E508" t="s">
+        <v>12</v>
+      </c>
+      <c r="F508" t="s">
+        <v>886</v>
+      </c>
+      <c r="G508" s="1" t="s">
         <v>1682</v>
       </c>
-      <c r="B508" t="s">
-[...14 lines deleted...]
-      <c r="G508" s="1" t="s">
+      <c r="H508" t="s">
         <v>1683</v>
-      </c>
-[...1 lines deleted...]
-        <v>1684</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B509" t="s">
         <v>1685</v>
       </c>
-      <c r="B509" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C509" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D509" t="s">
         <v>11</v>
       </c>
       <c r="E509" t="s">
         <v>12</v>
       </c>
       <c r="F509" t="s">
-        <v>1533</v>
+        <v>1482</v>
       </c>
       <c r="G509" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H509" t="s">
         <v>1686</v>
-      </c>
-[...1 lines deleted...]
-        <v>1687</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C510" t="s">
+        <v>230</v>
+      </c>
+      <c r="D510" t="s">
+        <v>11</v>
+      </c>
+      <c r="E510" t="s">
+        <v>12</v>
+      </c>
+      <c r="F510" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G510" s="1" t="s">
         <v>1688</v>
       </c>
-      <c r="B510" t="s">
-[...14 lines deleted...]
-      <c r="G510" s="1" t="s">
+      <c r="H510" t="s">
         <v>1689</v>
-      </c>
-[...1 lines deleted...]
-        <v>1690</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C511" t="s">
+        <v>234</v>
+      </c>
+      <c r="D511" t="s">
+        <v>11</v>
+      </c>
+      <c r="E511" t="s">
+        <v>12</v>
+      </c>
+      <c r="F511" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G511" s="1" t="s">
         <v>1691</v>
       </c>
-      <c r="B511" t="s">
-[...14 lines deleted...]
-      <c r="G511" s="1" t="s">
+      <c r="H511" t="s">
         <v>1692</v>
-      </c>
-[...1 lines deleted...]
-        <v>1693</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C512" t="s">
+        <v>238</v>
+      </c>
+      <c r="D512" t="s">
+        <v>11</v>
+      </c>
+      <c r="E512" t="s">
+        <v>12</v>
+      </c>
+      <c r="F512" t="s">
+        <v>1477</v>
+      </c>
+      <c r="G512" s="1" t="s">
         <v>1694</v>
       </c>
-      <c r="B512" t="s">
-[...14 lines deleted...]
-      <c r="G512" s="1" t="s">
+      <c r="H512" t="s">
         <v>1695</v>
-      </c>
-[...1 lines deleted...]
-        <v>1696</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C513" t="s">
+        <v>242</v>
+      </c>
+      <c r="D513" t="s">
+        <v>11</v>
+      </c>
+      <c r="E513" t="s">
+        <v>12</v>
+      </c>
+      <c r="F513" t="s">
+        <v>886</v>
+      </c>
+      <c r="G513" s="1" t="s">
         <v>1697</v>
       </c>
-      <c r="B513" t="s">
-[...14 lines deleted...]
-      <c r="G513" s="1" t="s">
+      <c r="H513" t="s">
         <v>1698</v>
-      </c>
-[...1 lines deleted...]
-        <v>1699</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C514" t="s">
+        <v>246</v>
+      </c>
+      <c r="D514" t="s">
+        <v>11</v>
+      </c>
+      <c r="E514" t="s">
+        <v>12</v>
+      </c>
+      <c r="F514" t="s">
+        <v>886</v>
+      </c>
+      <c r="G514" s="1" t="s">
         <v>1700</v>
       </c>
-      <c r="B514" t="s">
-[...11 lines deleted...]
-      <c r="F514" t="s">
+      <c r="H514" t="s">
         <v>1701</v>
-      </c>
-[...4 lines deleted...]
-        <v>1703</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C515" t="s">
+        <v>250</v>
+      </c>
+      <c r="D515" t="s">
+        <v>11</v>
+      </c>
+      <c r="E515" t="s">
+        <v>12</v>
+      </c>
+      <c r="F515" t="s">
+        <v>886</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="H515" t="s">
         <v>1704</v>
-      </c>
-[...19 lines deleted...]
-        <v>1706</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C516" t="s">
+        <v>254</v>
+      </c>
+      <c r="D516" t="s">
+        <v>11</v>
+      </c>
+      <c r="E516" t="s">
+        <v>12</v>
+      </c>
+      <c r="F516" t="s">
+        <v>886</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="H516" t="s">
         <v>1707</v>
-      </c>
-[...19 lines deleted...]
-        <v>1709</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C517" t="s">
+        <v>258</v>
+      </c>
+      <c r="D517" t="s">
+        <v>11</v>
+      </c>
+      <c r="E517" t="s">
+        <v>12</v>
+      </c>
+      <c r="F517" t="s">
+        <v>1709</v>
+      </c>
+      <c r="G517" s="1" t="s">
         <v>1710</v>
       </c>
-      <c r="B517" t="s">
-[...14 lines deleted...]
-      <c r="G517" s="1" t="s">
+      <c r="H517" t="s">
         <v>1711</v>
-      </c>
-[...1 lines deleted...]
-        <v>1712</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D518" t="s">
+        <v>11</v>
+      </c>
+      <c r="E518" t="s">
+        <v>12</v>
+      </c>
+      <c r="F518" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G518" s="1" t="s">
         <v>1713</v>
       </c>
-      <c r="B518" t="s">
-[...14 lines deleted...]
-      <c r="G518" s="1" t="s">
+      <c r="H518" t="s">
         <v>1714</v>
-      </c>
-[...1 lines deleted...]
-        <v>1715</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1716</v>
+        <v>1715</v>
       </c>
       <c r="B519" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C519" t="s">
         <v>262</v>
       </c>
       <c r="D519" t="s">
         <v>11</v>
       </c>
       <c r="E519" t="s">
         <v>12</v>
       </c>
       <c r="F519" t="s">
-        <v>1449</v>
+        <v>1566</v>
       </c>
       <c r="G519" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="H519" t="s">
         <v>1717</v>
-      </c>
-[...1 lines deleted...]
-        <v>1718</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1719</v>
+        <v>1718</v>
       </c>
       <c r="B520" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C520" t="s">
         <v>266</v>
       </c>
       <c r="D520" t="s">
         <v>11</v>
       </c>
       <c r="E520" t="s">
         <v>12</v>
       </c>
       <c r="F520" t="s">
-        <v>30</v>
+        <v>1566</v>
       </c>
       <c r="G520" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="H520" t="s">
         <v>1720</v>
-      </c>
-[...1 lines deleted...]
-        <v>1721</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1722</v>
+        <v>1721</v>
       </c>
       <c r="B521" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C521" t="s">
         <v>270</v>
       </c>
       <c r="D521" t="s">
         <v>11</v>
       </c>
       <c r="E521" t="s">
         <v>12</v>
       </c>
       <c r="F521" t="s">
-        <v>853</v>
+        <v>886</v>
       </c>
       <c r="G521" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="H521" t="s">
         <v>1723</v>
-      </c>
-[...1 lines deleted...]
-        <v>1724</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1725</v>
+        <v>1724</v>
       </c>
       <c r="B522" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C522" t="s">
         <v>274</v>
       </c>
       <c r="D522" t="s">
         <v>11</v>
       </c>
       <c r="E522" t="s">
         <v>12</v>
       </c>
       <c r="F522" t="s">
-        <v>1449</v>
+        <v>886</v>
       </c>
       <c r="G522" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="H522" t="s">
         <v>1726</v>
-      </c>
-[...1 lines deleted...]
-        <v>1727</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1728</v>
+        <v>1727</v>
       </c>
       <c r="B523" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C523" t="s">
         <v>278</v>
       </c>
       <c r="D523" t="s">
         <v>11</v>
       </c>
       <c r="E523" t="s">
         <v>12</v>
       </c>
       <c r="F523" t="s">
-        <v>853</v>
+        <v>886</v>
       </c>
       <c r="G523" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H523" t="s">
         <v>1729</v>
-      </c>
-[...1 lines deleted...]
-        <v>1730</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1731</v>
+        <v>1730</v>
       </c>
       <c r="B524" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C524" t="s">
         <v>282</v>
       </c>
       <c r="D524" t="s">
         <v>11</v>
       </c>
       <c r="E524" t="s">
         <v>12</v>
       </c>
       <c r="F524" t="s">
-        <v>853</v>
+        <v>886</v>
       </c>
       <c r="G524" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="H524" t="s">
         <v>1732</v>
-      </c>
-[...1 lines deleted...]
-        <v>1733</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1734</v>
+        <v>1733</v>
       </c>
       <c r="B525" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C525" t="s">
         <v>286</v>
       </c>
       <c r="D525" t="s">
         <v>11</v>
       </c>
       <c r="E525" t="s">
         <v>12</v>
       </c>
       <c r="F525" t="s">
-        <v>853</v>
+        <v>1734</v>
       </c>
       <c r="G525" s="1" t="s">
         <v>1735</v>
       </c>
       <c r="H525" t="s">
         <v>1736</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
         <v>1737</v>
       </c>
       <c r="B526" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C526" t="s">
-        <v>690</v>
+        <v>290</v>
       </c>
       <c r="D526" t="s">
         <v>11</v>
       </c>
       <c r="E526" t="s">
         <v>12</v>
       </c>
       <c r="F526" t="s">
-        <v>853</v>
+        <v>1482</v>
       </c>
       <c r="G526" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="H526" t="s">
         <v>1739</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
         <v>1740</v>
       </c>
       <c r="B527" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C527" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="D527" t="s">
         <v>11</v>
       </c>
       <c r="E527" t="s">
         <v>12</v>
       </c>
       <c r="F527" t="s">
-        <v>853</v>
+        <v>1482</v>
       </c>
       <c r="G527" s="1" t="s">
         <v>1741</v>
       </c>
       <c r="H527" t="s">
         <v>1742</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
         <v>1743</v>
       </c>
       <c r="B528" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C528" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="D528" t="s">
         <v>11</v>
       </c>
       <c r="E528" t="s">
         <v>12</v>
       </c>
       <c r="F528" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G528" s="1" t="s">
         <v>1744</v>
       </c>
       <c r="H528" t="s">
         <v>1745</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
         <v>1746</v>
       </c>
       <c r="B529" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C529" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="D529" t="s">
         <v>11</v>
       </c>
       <c r="E529" t="s">
         <v>12</v>
       </c>
       <c r="F529" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G529" s="1" t="s">
         <v>1747</v>
       </c>
       <c r="H529" t="s">
         <v>1748</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
         <v>1749</v>
       </c>
       <c r="B530" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C530" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="D530" t="s">
         <v>11</v>
       </c>
       <c r="E530" t="s">
         <v>12</v>
       </c>
       <c r="F530" t="s">
-        <v>30</v>
+        <v>1482</v>
       </c>
       <c r="G530" s="1" t="s">
         <v>1750</v>
       </c>
       <c r="H530" t="s">
         <v>1751</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
         <v>1752</v>
       </c>
       <c r="B531" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C531" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="D531" t="s">
         <v>11</v>
       </c>
       <c r="E531" t="s">
         <v>12</v>
       </c>
       <c r="F531" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G531" s="1" t="s">
         <v>1753</v>
       </c>
       <c r="H531" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
         <v>1755</v>
       </c>
       <c r="B532" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C532" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="D532" t="s">
         <v>11</v>
       </c>
       <c r="E532" t="s">
         <v>12</v>
       </c>
       <c r="F532" t="s">
-        <v>1449</v>
+        <v>886</v>
       </c>
       <c r="G532" s="1" t="s">
         <v>1756</v>
       </c>
       <c r="H532" t="s">
         <v>1757</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
         <v>1758</v>
       </c>
       <c r="B533" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C533" t="s">
-        <v>933</v>
+        <v>318</v>
       </c>
       <c r="D533" t="s">
         <v>11</v>
       </c>
       <c r="E533" t="s">
         <v>12</v>
       </c>
       <c r="F533" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G533" s="1" t="s">
         <v>1759</v>
       </c>
       <c r="H533" t="s">
         <v>1760</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
         <v>1761</v>
       </c>
       <c r="B534" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C534" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="D534" t="s">
         <v>11</v>
       </c>
       <c r="E534" t="s">
         <v>12</v>
       </c>
       <c r="F534" t="s">
-        <v>1449</v>
+        <v>886</v>
       </c>
       <c r="G534" s="1" t="s">
         <v>1762</v>
       </c>
       <c r="H534" t="s">
         <v>1763</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
         <v>1764</v>
       </c>
       <c r="B535" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C535" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="D535" t="s">
         <v>11</v>
       </c>
       <c r="E535" t="s">
         <v>12</v>
       </c>
       <c r="F535" t="s">
-        <v>44</v>
+        <v>886</v>
       </c>
       <c r="G535" s="1" t="s">
         <v>1765</v>
       </c>
       <c r="H535" t="s">
         <v>1766</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
         <v>1767</v>
       </c>
       <c r="B536" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C536" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="D536" t="s">
         <v>11</v>
       </c>
       <c r="E536" t="s">
         <v>12</v>
       </c>
       <c r="F536" t="s">
-        <v>853</v>
+        <v>886</v>
       </c>
       <c r="G536" s="1" t="s">
         <v>1768</v>
       </c>
       <c r="H536" t="s">
         <v>1769</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
         <v>1770</v>
       </c>
       <c r="B537" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C537" t="s">
-        <v>326</v>
+        <v>723</v>
       </c>
       <c r="D537" t="s">
         <v>11</v>
       </c>
       <c r="E537" t="s">
         <v>12</v>
       </c>
       <c r="F537" t="s">
-        <v>1449</v>
+        <v>886</v>
       </c>
       <c r="G537" s="1" t="s">
         <v>1771</v>
       </c>
       <c r="H537" t="s">
         <v>1772</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
         <v>1773</v>
       </c>
       <c r="B538" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C538" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="D538" t="s">
         <v>11</v>
       </c>
       <c r="E538" t="s">
         <v>12</v>
       </c>
       <c r="F538" t="s">
-        <v>1449</v>
+        <v>886</v>
       </c>
       <c r="G538" s="1" t="s">
         <v>1774</v>
       </c>
       <c r="H538" t="s">
         <v>1775</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
         <v>1776</v>
       </c>
       <c r="B539" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C539" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="D539" t="s">
         <v>11</v>
       </c>
       <c r="E539" t="s">
         <v>12</v>
       </c>
       <c r="F539" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G539" s="1" t="s">
         <v>1777</v>
       </c>
       <c r="H539" t="s">
         <v>1778</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
         <v>1779</v>
       </c>
       <c r="B540" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C540" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="D540" t="s">
         <v>11</v>
       </c>
       <c r="E540" t="s">
         <v>12</v>
       </c>
       <c r="F540" t="s">
-        <v>853</v>
+        <v>1482</v>
       </c>
       <c r="G540" s="1" t="s">
         <v>1780</v>
       </c>
       <c r="H540" t="s">
         <v>1781</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
         <v>1782</v>
       </c>
       <c r="B541" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C541" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="D541" t="s">
         <v>11</v>
       </c>
       <c r="E541" t="s">
         <v>12</v>
       </c>
       <c r="F541" t="s">
-        <v>853</v>
+        <v>78</v>
       </c>
       <c r="G541" s="1" t="s">
         <v>1783</v>
       </c>
       <c r="H541" t="s">
         <v>1784</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
         <v>1785</v>
       </c>
       <c r="B542" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C542" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D542" t="s">
         <v>11</v>
       </c>
       <c r="E542" t="s">
         <v>12</v>
       </c>
       <c r="F542" t="s">
-        <v>1449</v>
+        <v>78</v>
       </c>
       <c r="G542" s="1" t="s">
         <v>1786</v>
       </c>
       <c r="H542" t="s">
         <v>1787</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
         <v>1788</v>
       </c>
       <c r="B543" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C543" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="D543" t="s">
         <v>11</v>
       </c>
       <c r="E543" t="s">
         <v>12</v>
       </c>
       <c r="F543" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G543" s="1" t="s">
         <v>1789</v>
       </c>
       <c r="H543" t="s">
         <v>1790</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
         <v>1791</v>
       </c>
       <c r="B544" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C544" t="s">
-        <v>354</v>
+        <v>966</v>
       </c>
       <c r="D544" t="s">
         <v>11</v>
       </c>
       <c r="E544" t="s">
         <v>12</v>
       </c>
       <c r="F544" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G544" s="1" t="s">
         <v>1792</v>
       </c>
       <c r="H544" t="s">
         <v>1793</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
         <v>1794</v>
       </c>
       <c r="B545" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C545" t="s">
         <v>358</v>
       </c>
       <c r="D545" t="s">
         <v>11</v>
       </c>
       <c r="E545" t="s">
         <v>12</v>
       </c>
       <c r="F545" t="s">
-        <v>1469</v>
+        <v>1482</v>
       </c>
       <c r="G545" s="1" t="s">
         <v>1795</v>
       </c>
       <c r="H545" t="s">
         <v>1796</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
         <v>1797</v>
       </c>
       <c r="B546" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C546" t="s">
         <v>362</v>
       </c>
       <c r="D546" t="s">
         <v>11</v>
       </c>
       <c r="E546" t="s">
         <v>12</v>
       </c>
       <c r="F546" t="s">
-        <v>1449</v>
+        <v>92</v>
       </c>
       <c r="G546" s="1" t="s">
         <v>1798</v>
       </c>
       <c r="H546" t="s">
         <v>1799</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
         <v>1800</v>
       </c>
       <c r="B547" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C547" t="s">
         <v>366</v>
       </c>
       <c r="D547" t="s">
         <v>11</v>
       </c>
       <c r="E547" t="s">
         <v>12</v>
       </c>
       <c r="F547" t="s">
-        <v>1462</v>
+        <v>886</v>
       </c>
       <c r="G547" s="1" t="s">
         <v>1801</v>
       </c>
       <c r="H547" t="s">
         <v>1802</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
         <v>1803</v>
       </c>
       <c r="B548" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C548" t="s">
         <v>370</v>
       </c>
       <c r="D548" t="s">
         <v>11</v>
       </c>
       <c r="E548" t="s">
         <v>12</v>
       </c>
       <c r="F548" t="s">
-        <v>1462</v>
+        <v>1482</v>
       </c>
       <c r="G548" s="1" t="s">
         <v>1804</v>
       </c>
       <c r="H548" t="s">
         <v>1805</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
         <v>1806</v>
       </c>
       <c r="B549" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C549" t="s">
         <v>374</v>
       </c>
       <c r="D549" t="s">
         <v>11</v>
       </c>
       <c r="E549" t="s">
         <v>12</v>
       </c>
       <c r="F549" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G549" s="1" t="s">
         <v>1807</v>
       </c>
       <c r="H549" t="s">
         <v>1808</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
         <v>1809</v>
       </c>
       <c r="B550" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C550" t="s">
         <v>378</v>
       </c>
       <c r="D550" t="s">
         <v>11</v>
       </c>
       <c r="E550" t="s">
         <v>12</v>
       </c>
       <c r="F550" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G550" s="1" t="s">
         <v>1810</v>
       </c>
       <c r="H550" t="s">
         <v>1811</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
         <v>1812</v>
       </c>
       <c r="B551" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C551" t="s">
         <v>382</v>
       </c>
       <c r="D551" t="s">
         <v>11</v>
       </c>
       <c r="E551" t="s">
         <v>12</v>
       </c>
       <c r="F551" t="s">
-        <v>1449</v>
+        <v>886</v>
       </c>
       <c r="G551" s="1" t="s">
         <v>1813</v>
       </c>
       <c r="H551" t="s">
         <v>1814</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
         <v>1815</v>
       </c>
       <c r="B552" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C552" t="s">
         <v>386</v>
       </c>
       <c r="D552" t="s">
         <v>11</v>
       </c>
       <c r="E552" t="s">
         <v>12</v>
       </c>
       <c r="F552" t="s">
-        <v>1449</v>
+        <v>886</v>
       </c>
       <c r="G552" s="1" t="s">
         <v>1816</v>
       </c>
       <c r="H552" t="s">
         <v>1817</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
         <v>1818</v>
       </c>
       <c r="B553" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C553" t="s">
         <v>390</v>
       </c>
       <c r="D553" t="s">
         <v>11</v>
       </c>
       <c r="E553" t="s">
         <v>12</v>
       </c>
       <c r="F553" t="s">
-        <v>518</v>
+        <v>1482</v>
       </c>
       <c r="G553" s="1" t="s">
         <v>1819</v>
       </c>
       <c r="H553" t="s">
         <v>1820</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
         <v>1821</v>
       </c>
       <c r="B554" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C554" t="s">
         <v>394</v>
       </c>
       <c r="D554" t="s">
         <v>11</v>
       </c>
       <c r="E554" t="s">
         <v>12</v>
       </c>
       <c r="F554" t="s">
-        <v>1462</v>
+        <v>1482</v>
       </c>
       <c r="G554" s="1" t="s">
         <v>1822</v>
       </c>
       <c r="H554" t="s">
         <v>1823</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
         <v>1824</v>
       </c>
       <c r="B555" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C555" t="s">
         <v>398</v>
       </c>
       <c r="D555" t="s">
         <v>11</v>
       </c>
       <c r="E555" t="s">
         <v>12</v>
       </c>
       <c r="F555" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G555" s="1" t="s">
         <v>1825</v>
       </c>
       <c r="H555" t="s">
         <v>1826</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
         <v>1827</v>
       </c>
       <c r="B556" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C556" t="s">
         <v>402</v>
       </c>
       <c r="D556" t="s">
         <v>11</v>
       </c>
       <c r="E556" t="s">
         <v>12</v>
       </c>
       <c r="F556" t="s">
-        <v>1449</v>
+        <v>1502</v>
       </c>
       <c r="G556" s="1" t="s">
         <v>1828</v>
       </c>
       <c r="H556" t="s">
         <v>1829</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
         <v>1830</v>
       </c>
       <c r="B557" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C557" t="s">
         <v>406</v>
       </c>
       <c r="D557" t="s">
         <v>11</v>
       </c>
       <c r="E557" t="s">
         <v>12</v>
       </c>
       <c r="F557" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G557" s="1" t="s">
         <v>1831</v>
       </c>
-      <c r="G557" s="1" t="s">
+      <c r="H557" t="s">
         <v>1832</v>
-      </c>
-[...1 lines deleted...]
-        <v>1833</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>1834</v>
+        <v>1833</v>
       </c>
       <c r="B558" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C558" t="s">
         <v>410</v>
       </c>
       <c r="D558" t="s">
         <v>11</v>
       </c>
       <c r="E558" t="s">
         <v>12</v>
       </c>
       <c r="F558" t="s">
-        <v>1831</v>
+        <v>1495</v>
       </c>
       <c r="G558" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="H558" t="s">
         <v>1835</v>
-      </c>
-[...1 lines deleted...]
-        <v>1836</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>1837</v>
+        <v>1836</v>
       </c>
       <c r="B559" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C559" t="s">
         <v>414</v>
       </c>
       <c r="D559" t="s">
         <v>11</v>
       </c>
       <c r="E559" t="s">
         <v>12</v>
       </c>
       <c r="F559" t="s">
-        <v>853</v>
+        <v>1495</v>
       </c>
       <c r="G559" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="H559" t="s">
         <v>1838</v>
-      </c>
-[...1 lines deleted...]
-        <v>1839</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>1840</v>
+        <v>1839</v>
       </c>
       <c r="B560" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C560" t="s">
         <v>418</v>
       </c>
       <c r="D560" t="s">
         <v>11</v>
       </c>
       <c r="E560" t="s">
         <v>12</v>
       </c>
       <c r="F560" t="s">
-        <v>853</v>
+        <v>1482</v>
       </c>
       <c r="G560" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="H560" t="s">
         <v>1841</v>
-      </c>
-[...1 lines deleted...]
-        <v>1842</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>1843</v>
+        <v>1842</v>
       </c>
       <c r="B561" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C561" t="s">
         <v>422</v>
       </c>
       <c r="D561" t="s">
         <v>11</v>
       </c>
       <c r="E561" t="s">
         <v>12</v>
       </c>
       <c r="F561" t="s">
-        <v>853</v>
+        <v>1482</v>
       </c>
       <c r="G561" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="H561" t="s">
         <v>1844</v>
-      </c>
-[...1 lines deleted...]
-        <v>1845</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>1846</v>
+        <v>1845</v>
       </c>
       <c r="B562" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C562" t="s">
         <v>426</v>
       </c>
       <c r="D562" t="s">
         <v>11</v>
       </c>
       <c r="E562" t="s">
         <v>12</v>
       </c>
       <c r="F562" t="s">
-        <v>853</v>
+        <v>1482</v>
       </c>
       <c r="G562" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="H562" t="s">
         <v>1847</v>
-      </c>
-[...1 lines deleted...]
-        <v>1848</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>1849</v>
+        <v>1848</v>
       </c>
       <c r="B563" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C563" t="s">
         <v>430</v>
       </c>
       <c r="D563" t="s">
         <v>11</v>
       </c>
       <c r="E563" t="s">
         <v>12</v>
       </c>
       <c r="F563" t="s">
-        <v>1831</v>
+        <v>1482</v>
       </c>
       <c r="G563" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="H563" t="s">
         <v>1850</v>
-      </c>
-[...1 lines deleted...]
-        <v>1851</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>1852</v>
+        <v>1851</v>
       </c>
       <c r="B564" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C564" t="s">
         <v>434</v>
       </c>
       <c r="D564" t="s">
         <v>11</v>
       </c>
       <c r="E564" t="s">
         <v>12</v>
       </c>
       <c r="F564" t="s">
-        <v>1831</v>
+        <v>551</v>
       </c>
       <c r="G564" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="H564" t="s">
         <v>1853</v>
-      </c>
-[...1 lines deleted...]
-        <v>1854</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>1855</v>
+        <v>1854</v>
       </c>
       <c r="B565" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C565" t="s">
         <v>438</v>
       </c>
       <c r="D565" t="s">
         <v>11</v>
       </c>
       <c r="E565" t="s">
         <v>12</v>
       </c>
       <c r="F565" t="s">
-        <v>1449</v>
+        <v>1495</v>
       </c>
       <c r="G565" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="H565" t="s">
         <v>1856</v>
-      </c>
-[...1 lines deleted...]
-        <v>1857</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>1858</v>
+        <v>1857</v>
       </c>
       <c r="B566" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C566" t="s">
         <v>442</v>
       </c>
       <c r="D566" t="s">
         <v>11</v>
       </c>
       <c r="E566" t="s">
         <v>12</v>
       </c>
       <c r="F566" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G566" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="H566" t="s">
         <v>1859</v>
-      </c>
-[...1 lines deleted...]
-        <v>1860</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>1861</v>
+        <v>1860</v>
       </c>
       <c r="B567" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C567" t="s">
         <v>446</v>
       </c>
       <c r="D567" t="s">
         <v>11</v>
       </c>
       <c r="E567" t="s">
         <v>12</v>
       </c>
       <c r="F567" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G567" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="H567" t="s">
         <v>1862</v>
-      </c>
-[...1 lines deleted...]
-        <v>1863</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C568" t="s">
+        <v>450</v>
+      </c>
+      <c r="D568" t="s">
+        <v>11</v>
+      </c>
+      <c r="E568" t="s">
+        <v>12</v>
+      </c>
+      <c r="F568" t="s">
         <v>1864</v>
-      </c>
-[...13 lines deleted...]
-        <v>1831</v>
       </c>
       <c r="G568" s="1" t="s">
         <v>1865</v>
       </c>
       <c r="H568" t="s">
         <v>1866</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
         <v>1867</v>
       </c>
       <c r="B569" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C569" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="D569" t="s">
         <v>11</v>
       </c>
       <c r="E569" t="s">
         <v>12</v>
       </c>
       <c r="F569" t="s">
-        <v>1831</v>
+        <v>1864</v>
       </c>
       <c r="G569" s="1" t="s">
         <v>1868</v>
       </c>
       <c r="H569" t="s">
         <v>1869</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
         <v>1870</v>
       </c>
       <c r="B570" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C570" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="D570" t="s">
         <v>11</v>
       </c>
       <c r="E570" t="s">
         <v>12</v>
       </c>
       <c r="F570" t="s">
-        <v>853</v>
+        <v>886</v>
       </c>
       <c r="G570" s="1" t="s">
         <v>1871</v>
       </c>
       <c r="H570" t="s">
         <v>1872</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
         <v>1873</v>
       </c>
       <c r="B571" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C571" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="D571" t="s">
         <v>11</v>
       </c>
       <c r="E571" t="s">
         <v>12</v>
       </c>
       <c r="F571" t="s">
-        <v>1462</v>
+        <v>886</v>
       </c>
       <c r="G571" s="1" t="s">
         <v>1874</v>
       </c>
       <c r="H571" t="s">
         <v>1875</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
         <v>1876</v>
       </c>
       <c r="B572" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C572" t="s">
-        <v>10</v>
+        <v>466</v>
       </c>
       <c r="D572" t="s">
         <v>11</v>
       </c>
       <c r="E572" t="s">
         <v>12</v>
       </c>
       <c r="F572" t="s">
-        <v>1449</v>
+        <v>886</v>
       </c>
       <c r="G572" s="1" t="s">
         <v>1877</v>
       </c>
       <c r="H572" t="s">
         <v>1878</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
         <v>1879</v>
       </c>
       <c r="B573" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C573" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D573" t="s">
         <v>11</v>
       </c>
       <c r="E573" t="s">
         <v>12</v>
       </c>
       <c r="F573" t="s">
-        <v>1449</v>
+        <v>886</v>
       </c>
       <c r="G573" s="1" t="s">
         <v>1880</v>
       </c>
       <c r="H573" t="s">
         <v>1881</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
         <v>1882</v>
       </c>
       <c r="B574" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C574" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D574" t="s">
         <v>11</v>
       </c>
       <c r="E574" t="s">
         <v>12</v>
       </c>
       <c r="F574" t="s">
-        <v>1449</v>
+        <v>1864</v>
       </c>
       <c r="G574" s="1" t="s">
         <v>1883</v>
       </c>
       <c r="H574" t="s">
         <v>1884</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
         <v>1885</v>
       </c>
       <c r="B575" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C575" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D575" t="s">
         <v>11</v>
       </c>
       <c r="E575" t="s">
         <v>12</v>
       </c>
       <c r="F575" t="s">
-        <v>1449</v>
+        <v>1864</v>
       </c>
       <c r="G575" s="1" t="s">
         <v>1886</v>
       </c>
       <c r="H575" t="s">
         <v>1887</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
         <v>1888</v>
       </c>
       <c r="B576" t="s">
-        <v>1652</v>
+        <v>1685</v>
       </c>
       <c r="C576" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D576" t="s">
         <v>11</v>
       </c>
       <c r="E576" t="s">
         <v>12</v>
       </c>
       <c r="F576" t="s">
-        <v>1831</v>
+        <v>1482</v>
       </c>
       <c r="G576" s="1" t="s">
         <v>1889</v>
       </c>
       <c r="H576" t="s">
         <v>1890</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
         <v>1891</v>
       </c>
       <c r="B577" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C577" t="s">
+        <v>31</v>
+      </c>
+      <c r="D577" t="s">
+        <v>11</v>
+      </c>
+      <c r="E577" t="s">
+        <v>12</v>
+      </c>
+      <c r="F577" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G577" s="1" t="s">
         <v>1892</v>
       </c>
-      <c r="C577" t="s">
-[...11 lines deleted...]
-      <c r="G577" s="1" t="s">
+      <c r="H577" t="s">
         <v>1893</v>
-      </c>
-[...1 lines deleted...]
-        <v>1894</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C578" t="s">
+        <v>35</v>
+      </c>
+      <c r="D578" t="s">
+        <v>11</v>
+      </c>
+      <c r="E578" t="s">
+        <v>12</v>
+      </c>
+      <c r="F578" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G578" s="1" t="s">
         <v>1895</v>
       </c>
-      <c r="B578" t="s">
-[...14 lines deleted...]
-      <c r="G578" s="1" t="s">
+      <c r="H578" t="s">
         <v>1896</v>
-      </c>
-[...1 lines deleted...]
-        <v>1897</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C579" t="s">
+        <v>45</v>
+      </c>
+      <c r="D579" t="s">
+        <v>11</v>
+      </c>
+      <c r="E579" t="s">
+        <v>12</v>
+      </c>
+      <c r="F579" t="s">
+        <v>1864</v>
+      </c>
+      <c r="G579" s="1" t="s">
         <v>1898</v>
       </c>
-      <c r="B579" t="s">
-[...14 lines deleted...]
-      <c r="G579" s="1" t="s">
+      <c r="H579" t="s">
         <v>1899</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C580" t="s">
+        <v>49</v>
+      </c>
+      <c r="D580" t="s">
+        <v>11</v>
+      </c>
+      <c r="E580" t="s">
+        <v>12</v>
+      </c>
+      <c r="F580" t="s">
+        <v>1864</v>
+      </c>
+      <c r="G580" s="1" t="s">
         <v>1901</v>
       </c>
-      <c r="B580" t="s">
-[...14 lines deleted...]
-      <c r="G580" s="1" t="s">
+      <c r="H580" t="s">
         <v>1902</v>
-      </c>
-[...1 lines deleted...]
-        <v>1903</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C581" t="s">
+        <v>53</v>
+      </c>
+      <c r="D581" t="s">
+        <v>11</v>
+      </c>
+      <c r="E581" t="s">
+        <v>12</v>
+      </c>
+      <c r="F581" t="s">
+        <v>886</v>
+      </c>
+      <c r="G581" s="1" t="s">
         <v>1904</v>
       </c>
-      <c r="B581" t="s">
-[...14 lines deleted...]
-      <c r="G581" s="1" t="s">
+      <c r="H581" t="s">
         <v>1905</v>
-      </c>
-[...1 lines deleted...]
-        <v>1906</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C582" t="s">
+        <v>57</v>
+      </c>
+      <c r="D582" t="s">
+        <v>11</v>
+      </c>
+      <c r="E582" t="s">
+        <v>12</v>
+      </c>
+      <c r="F582" t="s">
+        <v>1495</v>
+      </c>
+      <c r="G582" s="1" t="s">
         <v>1907</v>
       </c>
-      <c r="B582" t="s">
-[...14 lines deleted...]
-      <c r="G582" s="1" t="s">
+      <c r="H582" t="s">
         <v>1908</v>
-      </c>
-[...1 lines deleted...]
-        <v>1909</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C583" t="s">
+        <v>61</v>
+      </c>
+      <c r="D583" t="s">
+        <v>11</v>
+      </c>
+      <c r="E583" t="s">
+        <v>12</v>
+      </c>
+      <c r="F583" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G583" s="1" t="s">
         <v>1910</v>
       </c>
-      <c r="B583" t="s">
-[...14 lines deleted...]
-      <c r="G583" s="1" t="s">
+      <c r="H583" t="s">
         <v>1911</v>
-      </c>
-[...1 lines deleted...]
-        <v>1912</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C584" t="s">
+        <v>65</v>
+      </c>
+      <c r="D584" t="s">
+        <v>11</v>
+      </c>
+      <c r="E584" t="s">
+        <v>12</v>
+      </c>
+      <c r="F584" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G584" s="1" t="s">
         <v>1913</v>
       </c>
-      <c r="B584" t="s">
-[...14 lines deleted...]
-      <c r="G584" s="1" t="s">
+      <c r="H584" t="s">
         <v>1914</v>
-      </c>
-[...1 lines deleted...]
-        <v>1915</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C585" t="s">
+        <v>69</v>
+      </c>
+      <c r="D585" t="s">
+        <v>11</v>
+      </c>
+      <c r="E585" t="s">
+        <v>12</v>
+      </c>
+      <c r="F585" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G585" s="1" t="s">
         <v>1916</v>
       </c>
-      <c r="B585" t="s">
-[...14 lines deleted...]
-      <c r="G585" s="1" t="s">
+      <c r="H585" t="s">
         <v>1917</v>
-      </c>
-[...1 lines deleted...]
-        <v>1918</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C586" t="s">
+        <v>73</v>
+      </c>
+      <c r="D586" t="s">
+        <v>11</v>
+      </c>
+      <c r="E586" t="s">
+        <v>12</v>
+      </c>
+      <c r="F586" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G586" s="1" t="s">
         <v>1919</v>
       </c>
-      <c r="B586" t="s">
-[...14 lines deleted...]
-      <c r="G586" s="1" t="s">
+      <c r="H586" t="s">
         <v>1920</v>
-      </c>
-[...1 lines deleted...]
-        <v>1921</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C587" t="s">
+        <v>77</v>
+      </c>
+      <c r="D587" t="s">
+        <v>11</v>
+      </c>
+      <c r="E587" t="s">
+        <v>12</v>
+      </c>
+      <c r="F587" t="s">
+        <v>1864</v>
+      </c>
+      <c r="G587" s="1" t="s">
         <v>1922</v>
       </c>
-      <c r="B587" t="s">
-[...14 lines deleted...]
-      <c r="G587" s="1" t="s">
+      <c r="H587" t="s">
         <v>1923</v>
-      </c>
-[...1 lines deleted...]
-        <v>1924</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B588" t="s">
         <v>1925</v>
       </c>
-      <c r="B588" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C588" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="D588" t="s">
         <v>11</v>
       </c>
       <c r="E588" t="s">
         <v>12</v>
       </c>
       <c r="F588" t="s">
-        <v>1449</v>
+        <v>886</v>
       </c>
       <c r="G588" s="1" t="s">
         <v>1926</v>
       </c>
       <c r="H588" t="s">
         <v>1927</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
         <v>1928</v>
       </c>
       <c r="B589" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C589" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="D589" t="s">
         <v>11</v>
       </c>
       <c r="E589" t="s">
         <v>12</v>
       </c>
       <c r="F589" t="s">
+        <v>1864</v>
+      </c>
+      <c r="G589" s="1" t="s">
         <v>1929</v>
       </c>
-      <c r="G589" s="1" t="s">
+      <c r="H589" t="s">
         <v>1930</v>
-      </c>
-[...1 lines deleted...]
-        <v>1931</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C590" t="s">
+        <v>242</v>
+      </c>
+      <c r="D590" t="s">
+        <v>11</v>
+      </c>
+      <c r="E590" t="s">
+        <v>12</v>
+      </c>
+      <c r="F590" t="s">
+        <v>1864</v>
+      </c>
+      <c r="G590" s="1" t="s">
         <v>1932</v>
       </c>
-      <c r="B590" t="s">
-[...14 lines deleted...]
-      <c r="G590" s="1" t="s">
+      <c r="H590" t="s">
         <v>1933</v>
-      </c>
-[...1 lines deleted...]
-        <v>1934</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C591" t="s">
+        <v>246</v>
+      </c>
+      <c r="D591" t="s">
+        <v>11</v>
+      </c>
+      <c r="E591" t="s">
+        <v>12</v>
+      </c>
+      <c r="F591" t="s">
+        <v>886</v>
+      </c>
+      <c r="G591" s="1" t="s">
         <v>1935</v>
       </c>
-      <c r="B591" t="s">
-[...14 lines deleted...]
-      <c r="G591" s="1" t="s">
+      <c r="H591" t="s">
         <v>1936</v>
-      </c>
-[...1 lines deleted...]
-        <v>1937</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C592" t="s">
+        <v>250</v>
+      </c>
+      <c r="D592" t="s">
+        <v>11</v>
+      </c>
+      <c r="E592" t="s">
+        <v>12</v>
+      </c>
+      <c r="F592" t="s">
+        <v>78</v>
+      </c>
+      <c r="G592" s="1" t="s">
         <v>1938</v>
       </c>
-      <c r="B592" t="s">
-[...14 lines deleted...]
-      <c r="G592" s="1" t="s">
+      <c r="H592" t="s">
         <v>1939</v>
-      </c>
-[...1 lines deleted...]
-        <v>1940</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C593" t="s">
+        <v>254</v>
+      </c>
+      <c r="D593" t="s">
+        <v>11</v>
+      </c>
+      <c r="E593" t="s">
+        <v>12</v>
+      </c>
+      <c r="F593" t="s">
+        <v>551</v>
+      </c>
+      <c r="G593" s="1" t="s">
         <v>1941</v>
       </c>
-      <c r="B593" t="s">
-[...14 lines deleted...]
-      <c r="G593" s="1" t="s">
+      <c r="H593" t="s">
         <v>1942</v>
-      </c>
-[...1 lines deleted...]
-        <v>1943</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>35</v>
+        <v>1943</v>
       </c>
       <c r="B594" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C594" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="D594" t="s">
         <v>11</v>
       </c>
       <c r="E594" t="s">
         <v>12</v>
       </c>
       <c r="F594" t="s">
-        <v>1462</v>
+        <v>551</v>
       </c>
       <c r="G594" s="1" t="s">
         <v>1944</v>
       </c>
       <c r="H594" t="s">
         <v>1945</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>39</v>
+        <v>1946</v>
       </c>
       <c r="B595" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C595" t="s">
-        <v>270</v>
+        <v>1481</v>
       </c>
       <c r="D595" t="s">
         <v>11</v>
       </c>
       <c r="E595" t="s">
         <v>12</v>
       </c>
       <c r="F595" t="s">
-        <v>518</v>
+        <v>1864</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="H595" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>43</v>
+        <v>1949</v>
       </c>
       <c r="B596" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C596" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="D596" t="s">
         <v>11</v>
       </c>
       <c r="E596" t="s">
         <v>12</v>
       </c>
       <c r="F596" t="s">
-        <v>1831</v>
+        <v>1864</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>1948</v>
+        <v>1950</v>
       </c>
       <c r="H596" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="B597" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C597" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="D597" t="s">
         <v>11</v>
       </c>
       <c r="E597" t="s">
         <v>12</v>
       </c>
       <c r="F597" t="s">
-        <v>1831</v>
+        <v>1864</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
       <c r="H597" t="s">
-        <v>1952</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>48</v>
+        <v>1955</v>
       </c>
       <c r="B598" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C598" t="s">
         <v>282</v>
       </c>
       <c r="D598" t="s">
         <v>11</v>
       </c>
       <c r="E598" t="s">
         <v>12</v>
       </c>
       <c r="F598" t="s">
-        <v>1831</v>
+        <v>1482</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>1953</v>
+        <v>1956</v>
       </c>
       <c r="H598" t="s">
-        <v>1954</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>53</v>
+        <v>1958</v>
       </c>
       <c r="B599" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C599" t="s">
         <v>286</v>
       </c>
       <c r="D599" t="s">
         <v>11</v>
       </c>
       <c r="E599" t="s">
         <v>12</v>
       </c>
       <c r="F599" t="s">
-        <v>1831</v>
+        <v>1482</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>1955</v>
+        <v>1959</v>
       </c>
       <c r="H599" t="s">
-        <v>1956</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>57</v>
+        <v>1961</v>
       </c>
       <c r="B600" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C600" t="s">
-        <v>690</v>
+        <v>290</v>
       </c>
       <c r="D600" t="s">
         <v>11</v>
       </c>
       <c r="E600" t="s">
         <v>12</v>
       </c>
       <c r="F600" t="s">
-        <v>30</v>
+        <v>1962</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>1957</v>
+        <v>1963</v>
       </c>
       <c r="H600" t="s">
-        <v>1958</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>61</v>
+        <v>1965</v>
       </c>
       <c r="B601" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C601" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="D601" t="s">
         <v>11</v>
       </c>
       <c r="E601" t="s">
         <v>12</v>
       </c>
       <c r="F601" t="s">
-        <v>1831</v>
+        <v>1502</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>1959</v>
+        <v>1966</v>
       </c>
       <c r="H601" t="s">
-        <v>1960</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>66</v>
+        <v>1968</v>
       </c>
       <c r="B602" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C602" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="D602" t="s">
         <v>11</v>
       </c>
       <c r="E602" t="s">
         <v>12</v>
       </c>
       <c r="F602" t="s">
-        <v>1831</v>
+        <v>1502</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>1961</v>
+        <v>1969</v>
       </c>
       <c r="H602" t="s">
-        <v>1962</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>70</v>
+        <v>1971</v>
       </c>
       <c r="B603" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C603" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="D603" t="s">
         <v>11</v>
       </c>
       <c r="E603" t="s">
         <v>12</v>
       </c>
       <c r="F603" t="s">
-        <v>1963</v>
+        <v>1495</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>1964</v>
+        <v>1972</v>
       </c>
       <c r="H603" t="s">
-        <v>1965</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>74</v>
+        <v>1974</v>
       </c>
       <c r="B604" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C604" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="D604" t="s">
         <v>11</v>
       </c>
       <c r="E604" t="s">
         <v>12</v>
       </c>
       <c r="F604" t="s">
-        <v>1462</v>
+        <v>1495</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>1966</v>
+        <v>1975</v>
       </c>
       <c r="H604" t="s">
-        <v>1967</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="B605" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C605" t="s">
-        <v>933</v>
+        <v>310</v>
       </c>
       <c r="D605" t="s">
         <v>11</v>
       </c>
       <c r="E605" t="s">
         <v>12</v>
       </c>
       <c r="F605" t="s">
-        <v>1449</v>
+        <v>1495</v>
       </c>
       <c r="G605" s="1" t="s">
-        <v>1968</v>
+        <v>1977</v>
       </c>
       <c r="H605" t="s">
-        <v>1969</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="B606" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C606" t="s">
         <v>314</v>
       </c>
       <c r="D606" t="s">
         <v>11</v>
       </c>
       <c r="E606" t="s">
         <v>12</v>
       </c>
       <c r="F606" t="s">
-        <v>30</v>
+        <v>551</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>1970</v>
+        <v>1979</v>
       </c>
       <c r="H606" t="s">
-        <v>1971</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B607" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C607" t="s">
         <v>318</v>
       </c>
       <c r="D607" t="s">
         <v>11</v>
       </c>
       <c r="E607" t="s">
         <v>12</v>
       </c>
       <c r="F607" t="s">
-        <v>30</v>
+        <v>1864</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>1972</v>
+        <v>1981</v>
       </c>
       <c r="H607" t="s">
-        <v>1973</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>90</v>
+        <v>1983</v>
       </c>
       <c r="B608" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C608" t="s">
         <v>322</v>
       </c>
       <c r="D608" t="s">
         <v>11</v>
       </c>
       <c r="E608" t="s">
         <v>12</v>
       </c>
       <c r="F608" t="s">
-        <v>30</v>
+        <v>1864</v>
       </c>
       <c r="G608" s="1" t="s">
-        <v>1974</v>
+        <v>1984</v>
       </c>
       <c r="H608" t="s">
-        <v>1975</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B609" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C609" t="s">
         <v>326</v>
       </c>
       <c r="D609" t="s">
         <v>11</v>
       </c>
       <c r="E609" t="s">
         <v>12</v>
       </c>
       <c r="F609" t="s">
-        <v>1462</v>
+        <v>1864</v>
       </c>
       <c r="G609" s="1" t="s">
-        <v>1976</v>
+        <v>1986</v>
       </c>
       <c r="H609" t="s">
-        <v>1977</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B610" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C610" t="s">
         <v>330</v>
       </c>
       <c r="D610" t="s">
         <v>11</v>
       </c>
       <c r="E610" t="s">
         <v>12</v>
       </c>
       <c r="F610" t="s">
-        <v>1462</v>
+        <v>1864</v>
       </c>
       <c r="G610" s="1" t="s">
-        <v>1978</v>
+        <v>1988</v>
       </c>
       <c r="H610" t="s">
-        <v>1979</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B611" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C611" t="s">
-        <v>334</v>
+        <v>723</v>
       </c>
       <c r="D611" t="s">
         <v>11</v>
       </c>
       <c r="E611" t="s">
         <v>12</v>
       </c>
       <c r="F611" t="s">
-        <v>1462</v>
+        <v>78</v>
       </c>
       <c r="G611" s="1" t="s">
-        <v>1980</v>
+        <v>1990</v>
       </c>
       <c r="H611" t="s">
-        <v>1981</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B612" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C612" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="D612" t="s">
         <v>11</v>
       </c>
       <c r="E612" t="s">
         <v>12</v>
       </c>
       <c r="F612" t="s">
-        <v>1462</v>
+        <v>1864</v>
       </c>
       <c r="G612" s="1" t="s">
-        <v>1982</v>
+        <v>1992</v>
       </c>
       <c r="H612" t="s">
-        <v>1983</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B613" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C613" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="D613" t="s">
         <v>11</v>
       </c>
       <c r="E613" t="s">
         <v>12</v>
       </c>
       <c r="F613" t="s">
-        <v>1462</v>
+        <v>1864</v>
       </c>
       <c r="G613" s="1" t="s">
-        <v>1984</v>
+        <v>1994</v>
       </c>
       <c r="H613" t="s">
-        <v>1985</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B614" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C614" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D614" t="s">
         <v>11</v>
       </c>
       <c r="E614" t="s">
         <v>12</v>
       </c>
       <c r="F614" t="s">
-        <v>1462</v>
+        <v>1996</v>
       </c>
       <c r="G614" s="1" t="s">
-        <v>1986</v>
+        <v>1997</v>
       </c>
       <c r="H614" t="s">
-        <v>1987</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
         <v>120</v>
       </c>
       <c r="B615" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C615" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="D615" t="s">
         <v>11</v>
       </c>
       <c r="E615" t="s">
         <v>12</v>
       </c>
       <c r="F615" t="s">
-        <v>1449</v>
+        <v>1495</v>
       </c>
       <c r="G615" s="1" t="s">
-        <v>1988</v>
+        <v>1999</v>
       </c>
       <c r="H615" t="s">
-        <v>1989</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B616" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C616" t="s">
-        <v>354</v>
+        <v>966</v>
       </c>
       <c r="D616" t="s">
         <v>11</v>
       </c>
       <c r="E616" t="s">
         <v>12</v>
       </c>
       <c r="F616" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G616" s="1" t="s">
-        <v>1990</v>
+        <v>2001</v>
       </c>
       <c r="H616" t="s">
-        <v>1991</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B617" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C617" t="s">
         <v>358</v>
       </c>
       <c r="D617" t="s">
         <v>11</v>
       </c>
       <c r="E617" t="s">
         <v>12</v>
       </c>
       <c r="F617" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="G617" s="1" t="s">
-        <v>1992</v>
+        <v>2003</v>
       </c>
       <c r="H617" t="s">
-        <v>1993</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B618" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C618" t="s">
         <v>362</v>
       </c>
       <c r="D618" t="s">
         <v>11</v>
       </c>
       <c r="E618" t="s">
         <v>12</v>
       </c>
       <c r="F618" t="s">
-        <v>116</v>
+        <v>78</v>
       </c>
       <c r="G618" s="1" t="s">
-        <v>1994</v>
+        <v>2005</v>
       </c>
       <c r="H618" t="s">
-        <v>1995</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B619" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C619" t="s">
         <v>366</v>
       </c>
       <c r="D619" t="s">
         <v>11</v>
       </c>
       <c r="E619" t="s">
         <v>12</v>
       </c>
       <c r="F619" t="s">
-        <v>1462</v>
+        <v>78</v>
       </c>
       <c r="G619" s="1" t="s">
-        <v>1996</v>
+        <v>2007</v>
       </c>
       <c r="H619" t="s">
-        <v>1997</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B620" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C620" t="s">
         <v>370</v>
       </c>
       <c r="D620" t="s">
         <v>11</v>
       </c>
       <c r="E620" t="s">
         <v>12</v>
       </c>
       <c r="F620" t="s">
-        <v>1831</v>
+        <v>1495</v>
       </c>
       <c r="G620" s="1" t="s">
-        <v>1998</v>
+        <v>2009</v>
       </c>
       <c r="H620" t="s">
-        <v>1999</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B621" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C621" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="D621" t="s">
         <v>11</v>
       </c>
       <c r="E621" t="s">
         <v>12</v>
       </c>
       <c r="F621" t="s">
-        <v>1462</v>
+        <v>1495</v>
       </c>
       <c r="G621" s="1" t="s">
-        <v>2000</v>
+        <v>2011</v>
       </c>
       <c r="H621" t="s">
-        <v>2001</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B622" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C622" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="D622" t="s">
         <v>11</v>
       </c>
       <c r="E622" t="s">
         <v>12</v>
       </c>
       <c r="F622" t="s">
-        <v>1462</v>
+        <v>1495</v>
       </c>
       <c r="G622" s="1" t="s">
-        <v>2002</v>
+        <v>2013</v>
       </c>
       <c r="H622" t="s">
-        <v>2003</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B623" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C623" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="D623" t="s">
         <v>11</v>
       </c>
       <c r="E623" t="s">
         <v>12</v>
       </c>
       <c r="F623" t="s">
-        <v>1831</v>
+        <v>1495</v>
       </c>
       <c r="G623" s="1" t="s">
-        <v>2004</v>
+        <v>2015</v>
       </c>
       <c r="H623" t="s">
-        <v>2005</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B624" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C624" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="D624" t="s">
         <v>11</v>
       </c>
       <c r="E624" t="s">
         <v>12</v>
       </c>
       <c r="F624" t="s">
-        <v>1831</v>
+        <v>1495</v>
       </c>
       <c r="G624" s="1" t="s">
-        <v>2006</v>
+        <v>2017</v>
       </c>
       <c r="H624" t="s">
-        <v>2007</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B625" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C625" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="D625" t="s">
         <v>11</v>
       </c>
       <c r="E625" t="s">
         <v>12</v>
       </c>
       <c r="F625" t="s">
-        <v>1462</v>
+        <v>1495</v>
       </c>
       <c r="G625" s="1" t="s">
-        <v>2008</v>
+        <v>2019</v>
       </c>
       <c r="H625" t="s">
-        <v>2009</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
         <v>165</v>
       </c>
       <c r="B626" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C626" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="D626" t="s">
         <v>11</v>
       </c>
       <c r="E626" t="s">
         <v>12</v>
       </c>
       <c r="F626" t="s">
-        <v>1462</v>
+        <v>1482</v>
       </c>
       <c r="G626" s="1" t="s">
-        <v>2010</v>
+        <v>2021</v>
       </c>
       <c r="H626" t="s">
-        <v>2011</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B627" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C627" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="D627" t="s">
         <v>11</v>
       </c>
       <c r="E627" t="s">
         <v>12</v>
       </c>
       <c r="F627" t="s">
-        <v>1462</v>
+        <v>1482</v>
       </c>
       <c r="G627" s="1" t="s">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="H627" t="s">
-        <v>2013</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B628" t="s">
-        <v>1892</v>
+        <v>1925</v>
       </c>
       <c r="C628" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="D628" t="s">
         <v>11</v>
       </c>
       <c r="E628" t="s">
         <v>12</v>
       </c>
       <c r="F628" t="s">
-        <v>1449</v>
+        <v>13</v>
       </c>
       <c r="G628" s="1" t="s">
-        <v>2014</v>
+        <v>2025</v>
       </c>
       <c r="H628" t="s">
-        <v>2015</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
-        <v>298</v>
+        <v>178</v>
       </c>
       <c r="B629" t="s">
-        <v>2016</v>
+        <v>1925</v>
       </c>
       <c r="C629" t="s">
-        <v>153</v>
+        <v>406</v>
       </c>
       <c r="D629" t="s">
         <v>11</v>
       </c>
       <c r="E629" t="s">
         <v>12</v>
       </c>
       <c r="F629" t="s">
-        <v>1449</v>
+        <v>161</v>
       </c>
       <c r="G629" s="1" t="s">
-        <v>2017</v>
+        <v>2027</v>
       </c>
       <c r="H629" t="s">
-        <v>2018</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
-        <v>302</v>
+        <v>182</v>
       </c>
       <c r="B630" t="s">
-        <v>2016</v>
+        <v>1925</v>
       </c>
       <c r="C630" t="s">
-        <v>157</v>
+        <v>410</v>
       </c>
       <c r="D630" t="s">
         <v>11</v>
       </c>
       <c r="E630" t="s">
         <v>12</v>
       </c>
       <c r="F630" t="s">
-        <v>1449</v>
+        <v>1495</v>
       </c>
       <c r="G630" s="1" t="s">
-        <v>2019</v>
+        <v>2029</v>
       </c>
       <c r="H630" t="s">
-        <v>2020</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
-        <v>306</v>
+        <v>186</v>
       </c>
       <c r="B631" t="s">
-        <v>2016</v>
+        <v>1925</v>
       </c>
       <c r="C631" t="s">
-        <v>161</v>
+        <v>414</v>
       </c>
       <c r="D631" t="s">
         <v>11</v>
       </c>
       <c r="E631" t="s">
         <v>12</v>
       </c>
       <c r="F631" t="s">
-        <v>1449</v>
+        <v>1864</v>
       </c>
       <c r="G631" s="1" t="s">
-        <v>2021</v>
+        <v>2031</v>
       </c>
       <c r="H631" t="s">
-        <v>2022</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
-        <v>310</v>
+        <v>190</v>
       </c>
       <c r="B632" t="s">
-        <v>2016</v>
+        <v>1925</v>
       </c>
       <c r="C632" t="s">
-        <v>165</v>
+        <v>422</v>
       </c>
       <c r="D632" t="s">
         <v>11</v>
       </c>
       <c r="E632" t="s">
         <v>12</v>
       </c>
       <c r="F632" t="s">
-        <v>1469</v>
+        <v>1495</v>
       </c>
       <c r="G632" s="1" t="s">
-        <v>2023</v>
+        <v>2033</v>
       </c>
       <c r="H632" t="s">
-        <v>2024</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
-        <v>933</v>
+        <v>194</v>
       </c>
       <c r="B633" t="s">
-        <v>2016</v>
+        <v>1925</v>
       </c>
       <c r="C633" t="s">
-        <v>169</v>
+        <v>426</v>
       </c>
       <c r="D633" t="s">
         <v>11</v>
       </c>
       <c r="E633" t="s">
         <v>12</v>
       </c>
       <c r="F633" t="s">
-        <v>1462</v>
+        <v>1495</v>
       </c>
       <c r="G633" s="1" t="s">
-        <v>2025</v>
+        <v>2035</v>
       </c>
       <c r="H633" t="s">
-        <v>2026</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
-        <v>314</v>
+        <v>198</v>
       </c>
       <c r="B634" t="s">
-        <v>2016</v>
+        <v>1925</v>
       </c>
       <c r="C634" t="s">
-        <v>173</v>
+        <v>430</v>
       </c>
       <c r="D634" t="s">
         <v>11</v>
       </c>
       <c r="E634" t="s">
         <v>12</v>
       </c>
       <c r="F634" t="s">
-        <v>1831</v>
+        <v>1864</v>
       </c>
       <c r="G634" s="1" t="s">
-        <v>2027</v>
+        <v>2037</v>
       </c>
       <c r="H634" t="s">
-        <v>2028</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
-        <v>318</v>
+        <v>202</v>
       </c>
       <c r="B635" t="s">
-        <v>2016</v>
+        <v>1925</v>
       </c>
       <c r="C635" t="s">
-        <v>177</v>
+        <v>434</v>
       </c>
       <c r="D635" t="s">
         <v>11</v>
       </c>
       <c r="E635" t="s">
         <v>12</v>
       </c>
       <c r="F635" t="s">
-        <v>1831</v>
+        <v>1864</v>
       </c>
       <c r="G635" s="1" t="s">
-        <v>2029</v>
+        <v>2039</v>
       </c>
       <c r="H635" t="s">
-        <v>2030</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
-        <v>322</v>
+        <v>206</v>
       </c>
       <c r="B636" t="s">
-        <v>2016</v>
+        <v>1925</v>
       </c>
       <c r="C636" t="s">
-        <v>181</v>
+        <v>438</v>
       </c>
       <c r="D636" t="s">
         <v>11</v>
       </c>
       <c r="E636" t="s">
         <v>12</v>
       </c>
       <c r="F636" t="s">
-        <v>30</v>
+        <v>1495</v>
       </c>
       <c r="G636" s="1" t="s">
-        <v>2031</v>
+        <v>2041</v>
       </c>
       <c r="H636" t="s">
-        <v>2032</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>326</v>
+        <v>210</v>
       </c>
       <c r="B637" t="s">
-        <v>2016</v>
+        <v>1925</v>
       </c>
       <c r="C637" t="s">
-        <v>185</v>
+        <v>442</v>
       </c>
       <c r="D637" t="s">
         <v>11</v>
       </c>
       <c r="E637" t="s">
         <v>12</v>
       </c>
       <c r="F637" t="s">
-        <v>116</v>
+        <v>1495</v>
       </c>
       <c r="G637" s="1" t="s">
-        <v>2033</v>
+        <v>2043</v>
       </c>
       <c r="H637" t="s">
-        <v>2034</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
-        <v>330</v>
+        <v>214</v>
       </c>
       <c r="B638" t="s">
-        <v>2016</v>
+        <v>1925</v>
       </c>
       <c r="C638" t="s">
-        <v>189</v>
+        <v>446</v>
       </c>
       <c r="D638" t="s">
         <v>11</v>
       </c>
       <c r="E638" t="s">
         <v>12</v>
       </c>
       <c r="F638" t="s">
-        <v>1462</v>
+        <v>1495</v>
       </c>
       <c r="G638" s="1" t="s">
-        <v>2035</v>
+        <v>2045</v>
       </c>
       <c r="H638" t="s">
-        <v>2036</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>334</v>
+        <v>218</v>
       </c>
       <c r="B639" t="s">
-        <v>2016</v>
+        <v>1925</v>
       </c>
       <c r="C639" t="s">
-        <v>193</v>
+        <v>450</v>
       </c>
       <c r="D639" t="s">
         <v>11</v>
       </c>
       <c r="E639" t="s">
         <v>12</v>
       </c>
       <c r="F639" t="s">
-        <v>1462</v>
+        <v>1482</v>
       </c>
       <c r="G639" s="1" t="s">
-        <v>2037</v>
+        <v>2047</v>
       </c>
       <c r="H639" t="s">
-        <v>2038</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B640" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C640" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D640" t="s">
         <v>11</v>
       </c>
       <c r="E640" t="s">
         <v>12</v>
       </c>
       <c r="F640" t="s">
-        <v>30</v>
+        <v>1482</v>
       </c>
       <c r="G640" s="1" t="s">
-        <v>2039</v>
+        <v>2050</v>
       </c>
       <c r="H640" t="s">
-        <v>2040</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="B641" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C641" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D641" t="s">
         <v>11</v>
       </c>
       <c r="E641" t="s">
         <v>12</v>
       </c>
       <c r="F641" t="s">
-        <v>30</v>
+        <v>1482</v>
       </c>
       <c r="G641" s="1" t="s">
-        <v>2041</v>
+        <v>2052</v>
       </c>
       <c r="H641" t="s">
-        <v>2042</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="B642" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C642" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D642" t="s">
         <v>11</v>
       </c>
       <c r="E642" t="s">
         <v>12</v>
       </c>
       <c r="F642" t="s">
-        <v>1831</v>
+        <v>1482</v>
       </c>
       <c r="G642" s="1" t="s">
-        <v>2043</v>
+        <v>2054</v>
       </c>
       <c r="H642" t="s">
-        <v>2044</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="B643" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C643" t="s">
-        <v>1448</v>
+        <v>210</v>
       </c>
       <c r="D643" t="s">
         <v>11</v>
       </c>
       <c r="E643" t="s">
         <v>12</v>
       </c>
       <c r="F643" t="s">
-        <v>1831</v>
+        <v>1502</v>
       </c>
       <c r="G643" s="1" t="s">
-        <v>2045</v>
+        <v>2056</v>
       </c>
       <c r="H643" t="s">
-        <v>2046</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>354</v>
+        <v>966</v>
       </c>
       <c r="B644" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C644" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="D644" t="s">
         <v>11</v>
       </c>
       <c r="E644" t="s">
         <v>12</v>
       </c>
       <c r="F644" t="s">
-        <v>1831</v>
+        <v>1495</v>
       </c>
       <c r="G644" s="1" t="s">
-        <v>2047</v>
+        <v>2058</v>
       </c>
       <c r="H644" t="s">
-        <v>2048</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
         <v>358</v>
       </c>
       <c r="B645" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C645" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="D645" t="s">
         <v>11</v>
       </c>
       <c r="E645" t="s">
         <v>12</v>
       </c>
       <c r="F645" t="s">
-        <v>1831</v>
+        <v>1864</v>
       </c>
       <c r="G645" s="1" t="s">
-        <v>2049</v>
+        <v>2060</v>
       </c>
       <c r="H645" t="s">
-        <v>2050</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
         <v>362</v>
       </c>
       <c r="B646" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C646" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="D646" t="s">
         <v>11</v>
       </c>
       <c r="E646" t="s">
         <v>12</v>
       </c>
       <c r="F646" t="s">
-        <v>1831</v>
+        <v>1864</v>
       </c>
       <c r="G646" s="1" t="s">
-        <v>2051</v>
+        <v>2062</v>
       </c>
       <c r="H646" t="s">
-        <v>2052</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
         <v>366</v>
       </c>
       <c r="B647" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C647" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D647" t="s">
         <v>11</v>
       </c>
       <c r="E647" t="s">
         <v>12</v>
       </c>
       <c r="F647" t="s">
-        <v>1831</v>
+        <v>78</v>
       </c>
       <c r="G647" s="1" t="s">
-        <v>2053</v>
+        <v>2064</v>
       </c>
       <c r="H647" t="s">
-        <v>2054</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
         <v>370</v>
       </c>
       <c r="B648" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C648" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="D648" t="s">
         <v>11</v>
       </c>
       <c r="E648" t="s">
         <v>12</v>
       </c>
       <c r="F648" t="s">
-        <v>1831</v>
+        <v>161</v>
       </c>
       <c r="G648" s="1" t="s">
-        <v>2055</v>
+        <v>2066</v>
       </c>
       <c r="H648" t="s">
-        <v>2056</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
         <v>374</v>
       </c>
       <c r="B649" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C649" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="D649" t="s">
         <v>11</v>
       </c>
       <c r="E649" t="s">
         <v>12</v>
       </c>
       <c r="F649" t="s">
-        <v>1449</v>
+        <v>1495</v>
       </c>
       <c r="G649" s="1" t="s">
-        <v>2057</v>
+        <v>2068</v>
       </c>
       <c r="H649" t="s">
-        <v>2058</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
         <v>378</v>
       </c>
       <c r="B650" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C650" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="D650" t="s">
         <v>11</v>
       </c>
       <c r="E650" t="s">
         <v>12</v>
       </c>
       <c r="F650" t="s">
-        <v>518</v>
+        <v>1495</v>
       </c>
       <c r="G650" s="1" t="s">
-        <v>2059</v>
+        <v>2070</v>
       </c>
       <c r="H650" t="s">
-        <v>2060</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
         <v>382</v>
       </c>
       <c r="B651" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C651" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="D651" t="s">
         <v>11</v>
       </c>
       <c r="E651" t="s">
         <v>12</v>
       </c>
       <c r="F651" t="s">
-        <v>1831</v>
+        <v>78</v>
       </c>
       <c r="G651" s="1" t="s">
-        <v>2061</v>
+        <v>2072</v>
       </c>
       <c r="H651" t="s">
-        <v>2062</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
         <v>386</v>
       </c>
       <c r="B652" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C652" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="D652" t="s">
         <v>11</v>
       </c>
       <c r="E652" t="s">
         <v>12</v>
       </c>
       <c r="F652" t="s">
-        <v>1831</v>
+        <v>78</v>
       </c>
       <c r="G652" s="1" t="s">
-        <v>2063</v>
+        <v>2074</v>
       </c>
       <c r="H652" t="s">
-        <v>2064</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
         <v>390</v>
       </c>
       <c r="B653" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C653" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="D653" t="s">
         <v>11</v>
       </c>
       <c r="E653" t="s">
         <v>12</v>
       </c>
       <c r="F653" t="s">
-        <v>1831</v>
+        <v>1864</v>
       </c>
       <c r="G653" s="1" t="s">
-        <v>2065</v>
+        <v>2076</v>
       </c>
       <c r="H653" t="s">
-        <v>2066</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
         <v>394</v>
       </c>
       <c r="B654" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C654" t="s">
-        <v>262</v>
+        <v>1481</v>
       </c>
       <c r="D654" t="s">
         <v>11</v>
       </c>
       <c r="E654" t="s">
         <v>12</v>
       </c>
       <c r="F654" t="s">
-        <v>1831</v>
+        <v>1864</v>
       </c>
       <c r="G654" s="1" t="s">
-        <v>2067</v>
+        <v>2078</v>
       </c>
       <c r="H654" t="s">
-        <v>2068</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
         <v>398</v>
       </c>
       <c r="B655" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C655" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="D655" t="s">
         <v>11</v>
       </c>
       <c r="E655" t="s">
         <v>12</v>
       </c>
       <c r="F655" t="s">
-        <v>1831</v>
+        <v>1864</v>
       </c>
       <c r="G655" s="1" t="s">
-        <v>661</v>
+        <v>2080</v>
       </c>
       <c r="H655" t="s">
-        <v>2069</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
         <v>402</v>
       </c>
       <c r="B656" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C656" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="D656" t="s">
         <v>11</v>
       </c>
       <c r="E656" t="s">
         <v>12</v>
       </c>
       <c r="F656" t="s">
-        <v>1831</v>
+        <v>1864</v>
       </c>
       <c r="G656" s="1" t="s">
-        <v>2070</v>
+        <v>2082</v>
       </c>
       <c r="H656" t="s">
-        <v>2071</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
         <v>406</v>
       </c>
       <c r="B657" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C657" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="D657" t="s">
         <v>11</v>
       </c>
       <c r="E657" t="s">
         <v>12</v>
       </c>
       <c r="F657" t="s">
-        <v>1462</v>
+        <v>1864</v>
       </c>
       <c r="G657" s="1" t="s">
-        <v>2072</v>
+        <v>2084</v>
       </c>
       <c r="H657" t="s">
-        <v>2073</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
         <v>410</v>
       </c>
       <c r="B658" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C658" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="D658" t="s">
         <v>11</v>
       </c>
       <c r="E658" t="s">
         <v>12</v>
       </c>
       <c r="F658" t="s">
-        <v>1449</v>
+        <v>1864</v>
       </c>
       <c r="G658" s="1" t="s">
-        <v>2074</v>
+        <v>2086</v>
       </c>
       <c r="H658" t="s">
-        <v>2075</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
         <v>414</v>
       </c>
       <c r="B659" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C659" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="D659" t="s">
         <v>11</v>
       </c>
       <c r="E659" t="s">
         <v>12</v>
       </c>
       <c r="F659" t="s">
-        <v>2076</v>
+        <v>1864</v>
       </c>
       <c r="G659" s="1" t="s">
-        <v>2077</v>
+        <v>2088</v>
       </c>
       <c r="H659" t="s">
-        <v>2078</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
         <v>418</v>
       </c>
       <c r="B660" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C660" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="D660" t="s">
         <v>11</v>
       </c>
       <c r="E660" t="s">
         <v>12</v>
       </c>
       <c r="F660" t="s">
-        <v>2079</v>
+        <v>1482</v>
       </c>
       <c r="G660" s="1" t="s">
-        <v>2080</v>
+        <v>2090</v>
       </c>
       <c r="H660" t="s">
-        <v>2081</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
         <v>422</v>
       </c>
       <c r="B661" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C661" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="D661" t="s">
         <v>11</v>
       </c>
       <c r="E661" t="s">
         <v>12</v>
       </c>
       <c r="F661" t="s">
-        <v>2082</v>
+        <v>551</v>
       </c>
       <c r="G661" s="1" t="s">
-        <v>2083</v>
+        <v>2092</v>
       </c>
       <c r="H661" t="s">
-        <v>2084</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
         <v>426</v>
       </c>
       <c r="B662" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C662" t="s">
         <v>294</v>
       </c>
       <c r="D662" t="s">
         <v>11</v>
       </c>
       <c r="E662" t="s">
         <v>12</v>
       </c>
       <c r="F662" t="s">
-        <v>1462</v>
+        <v>1864</v>
       </c>
       <c r="G662" s="1" t="s">
-        <v>2085</v>
+        <v>2094</v>
       </c>
       <c r="H662" t="s">
-        <v>2086</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
         <v>430</v>
       </c>
       <c r="B663" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C663" t="s">
         <v>298</v>
       </c>
       <c r="D663" t="s">
         <v>11</v>
       </c>
       <c r="E663" t="s">
         <v>12</v>
       </c>
       <c r="F663" t="s">
-        <v>1462</v>
+        <v>1864</v>
       </c>
       <c r="G663" s="1" t="s">
-        <v>2087</v>
+        <v>2096</v>
       </c>
       <c r="H663" t="s">
-        <v>2088</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
         <v>434</v>
       </c>
       <c r="B664" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C664" t="s">
         <v>302</v>
       </c>
       <c r="D664" t="s">
         <v>11</v>
       </c>
       <c r="E664" t="s">
         <v>12</v>
       </c>
       <c r="F664" t="s">
-        <v>1462</v>
+        <v>1864</v>
       </c>
       <c r="G664" s="1" t="s">
-        <v>2089</v>
+        <v>2098</v>
       </c>
       <c r="H664" t="s">
-        <v>2090</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
         <v>438</v>
       </c>
       <c r="B665" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C665" t="s">
         <v>306</v>
       </c>
       <c r="D665" t="s">
         <v>11</v>
       </c>
       <c r="E665" t="s">
         <v>12</v>
       </c>
       <c r="F665" t="s">
-        <v>1462</v>
+        <v>1864</v>
       </c>
       <c r="G665" s="1" t="s">
-        <v>2091</v>
+        <v>2100</v>
       </c>
       <c r="H665" t="s">
-        <v>2092</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
         <v>442</v>
       </c>
       <c r="B666" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C666" t="s">
-        <v>933</v>
+        <v>310</v>
       </c>
       <c r="D666" t="s">
         <v>11</v>
       </c>
       <c r="E666" t="s">
         <v>12</v>
       </c>
       <c r="F666" t="s">
-        <v>1831</v>
+        <v>1864</v>
       </c>
       <c r="G666" s="1" t="s">
-        <v>2093</v>
+        <v>694</v>
       </c>
       <c r="H666" t="s">
-        <v>2094</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
         <v>446</v>
       </c>
       <c r="B667" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C667" t="s">
         <v>314</v>
       </c>
       <c r="D667" t="s">
         <v>11</v>
       </c>
       <c r="E667" t="s">
         <v>12</v>
       </c>
       <c r="F667" t="s">
-        <v>1831</v>
+        <v>1864</v>
       </c>
       <c r="G667" s="1" t="s">
-        <v>2095</v>
+        <v>2103</v>
       </c>
       <c r="H667" t="s">
-        <v>2096</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
         <v>450</v>
       </c>
       <c r="B668" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C668" t="s">
         <v>318</v>
       </c>
       <c r="D668" t="s">
         <v>11</v>
       </c>
       <c r="E668" t="s">
         <v>12</v>
       </c>
       <c r="F668" t="s">
-        <v>1831</v>
+        <v>1495</v>
       </c>
       <c r="G668" s="1" t="s">
-        <v>2097</v>
+        <v>2105</v>
       </c>
       <c r="H668" t="s">
-        <v>2098</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
         <v>454</v>
       </c>
       <c r="B669" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C669" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="D669" t="s">
         <v>11</v>
       </c>
       <c r="E669" t="s">
         <v>12</v>
       </c>
       <c r="F669" t="s">
-        <v>1449</v>
+        <v>1482</v>
       </c>
       <c r="G669" s="1" t="s">
-        <v>2099</v>
+        <v>2107</v>
       </c>
       <c r="H669" t="s">
-        <v>2100</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
         <v>458</v>
       </c>
       <c r="B670" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C670" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="D670" t="s">
         <v>11</v>
       </c>
       <c r="E670" t="s">
         <v>12</v>
       </c>
       <c r="F670" t="s">
-        <v>1831</v>
+        <v>2109</v>
       </c>
       <c r="G670" s="1" t="s">
-        <v>2101</v>
+        <v>2110</v>
       </c>
       <c r="H670" t="s">
-        <v>2102</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
         <v>462</v>
       </c>
       <c r="B671" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C671" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="D671" t="s">
         <v>11</v>
       </c>
       <c r="E671" t="s">
         <v>12</v>
       </c>
       <c r="F671" t="s">
-        <v>1831</v>
+        <v>2112</v>
       </c>
       <c r="G671" s="1" t="s">
-        <v>2103</v>
+        <v>2113</v>
       </c>
       <c r="H671" t="s">
-        <v>2104</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
         <v>466</v>
       </c>
       <c r="B672" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C672" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="D672" t="s">
         <v>11</v>
       </c>
       <c r="E672" t="s">
         <v>12</v>
       </c>
       <c r="F672" t="s">
-        <v>1831</v>
+        <v>2115</v>
       </c>
       <c r="G672" s="1" t="s">
-        <v>2105</v>
+        <v>2116</v>
       </c>
       <c r="H672" t="s">
-        <v>2106</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
         <v>10</v>
       </c>
       <c r="B673" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C673" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="D673" t="s">
         <v>11</v>
       </c>
       <c r="E673" t="s">
         <v>12</v>
       </c>
       <c r="F673" t="s">
-        <v>1831</v>
+        <v>1495</v>
       </c>
       <c r="G673" s="1" t="s">
-        <v>2107</v>
+        <v>2118</v>
       </c>
       <c r="H673" t="s">
-        <v>2108</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
         <v>17</v>
       </c>
       <c r="B674" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C674" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="D674" t="s">
         <v>11</v>
       </c>
       <c r="E674" t="s">
         <v>12</v>
       </c>
       <c r="F674" t="s">
-        <v>1831</v>
+        <v>1495</v>
       </c>
       <c r="G674" s="1" t="s">
-        <v>2109</v>
+        <v>2120</v>
       </c>
       <c r="H674" t="s">
-        <v>2110</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B675" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C675" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="D675" t="s">
         <v>11</v>
       </c>
       <c r="E675" t="s">
         <v>12</v>
       </c>
       <c r="F675" t="s">
-        <v>1831</v>
+        <v>1495</v>
       </c>
       <c r="G675" s="1" t="s">
-        <v>2111</v>
+        <v>2122</v>
       </c>
       <c r="H675" t="s">
-        <v>2112</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B676" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C676" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="D676" t="s">
         <v>11</v>
       </c>
       <c r="E676" t="s">
         <v>12</v>
       </c>
       <c r="F676" t="s">
-        <v>1831</v>
+        <v>1495</v>
       </c>
       <c r="G676" s="1" t="s">
-        <v>2113</v>
+        <v>2124</v>
       </c>
       <c r="H676" t="s">
-        <v>2114</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
-        <v>177</v>
+        <v>31</v>
       </c>
       <c r="B677" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C677" t="s">
-        <v>358</v>
+        <v>966</v>
       </c>
       <c r="D677" t="s">
         <v>11</v>
       </c>
       <c r="E677" t="s">
         <v>12</v>
       </c>
       <c r="F677" t="s">
-        <v>2115</v>
+        <v>1864</v>
       </c>
       <c r="G677" s="1" t="s">
-        <v>2116</v>
+        <v>2126</v>
       </c>
       <c r="H677" t="s">
-        <v>2117</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
-        <v>181</v>
+        <v>35</v>
       </c>
       <c r="B678" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C678" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="D678" t="s">
         <v>11</v>
       </c>
       <c r="E678" t="s">
         <v>12</v>
       </c>
       <c r="F678" t="s">
-        <v>1462</v>
+        <v>1864</v>
       </c>
       <c r="G678" s="1" t="s">
-        <v>2118</v>
+        <v>2128</v>
       </c>
       <c r="H678" t="s">
-        <v>2119</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
-        <v>185</v>
+        <v>40</v>
       </c>
       <c r="B679" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C679" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="D679" t="s">
         <v>11</v>
       </c>
       <c r="E679" t="s">
         <v>12</v>
       </c>
       <c r="F679" t="s">
-        <v>1462</v>
+        <v>1864</v>
       </c>
       <c r="G679" s="1" t="s">
-        <v>2120</v>
+        <v>2130</v>
       </c>
       <c r="H679" t="s">
-        <v>2121</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
-        <v>189</v>
+        <v>45</v>
       </c>
       <c r="B680" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C680" t="s">
         <v>370</v>
       </c>
       <c r="D680" t="s">
         <v>11</v>
       </c>
       <c r="E680" t="s">
         <v>12</v>
       </c>
       <c r="F680" t="s">
-        <v>1462</v>
+        <v>1482</v>
       </c>
       <c r="G680" s="1" t="s">
-        <v>2122</v>
+        <v>2132</v>
       </c>
       <c r="H680" t="s">
-        <v>2123</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
-        <v>193</v>
+        <v>49</v>
       </c>
       <c r="B681" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C681" t="s">
         <v>374</v>
       </c>
       <c r="D681" t="s">
         <v>11</v>
       </c>
       <c r="E681" t="s">
         <v>12</v>
       </c>
       <c r="F681" t="s">
-        <v>1462</v>
+        <v>1864</v>
       </c>
       <c r="G681" s="1" t="s">
-        <v>2124</v>
+        <v>2134</v>
       </c>
       <c r="H681" t="s">
-        <v>2125</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
-        <v>197</v>
+        <v>53</v>
       </c>
       <c r="B682" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C682" t="s">
         <v>378</v>
       </c>
       <c r="D682" t="s">
         <v>11</v>
       </c>
       <c r="E682" t="s">
         <v>12</v>
       </c>
       <c r="F682" t="s">
-        <v>30</v>
+        <v>1864</v>
       </c>
       <c r="G682" s="1" t="s">
-        <v>2126</v>
+        <v>2136</v>
       </c>
       <c r="H682" t="s">
-        <v>2127</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
-        <v>201</v>
+        <v>57</v>
       </c>
       <c r="B683" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C683" t="s">
         <v>382</v>
       </c>
       <c r="D683" t="s">
         <v>11</v>
       </c>
       <c r="E683" t="s">
         <v>12</v>
       </c>
       <c r="F683" t="s">
-        <v>1831</v>
+        <v>1864</v>
       </c>
       <c r="G683" s="1" t="s">
-        <v>2128</v>
+        <v>2138</v>
       </c>
       <c r="H683" t="s">
-        <v>2129</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
-        <v>205</v>
+        <v>61</v>
       </c>
       <c r="B684" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C684" t="s">
         <v>386</v>
       </c>
       <c r="D684" t="s">
         <v>11</v>
       </c>
       <c r="E684" t="s">
         <v>12</v>
       </c>
       <c r="F684" t="s">
-        <v>1831</v>
+        <v>1864</v>
       </c>
       <c r="G684" s="1" t="s">
-        <v>2130</v>
+        <v>2140</v>
       </c>
       <c r="H684" t="s">
-        <v>2131</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
-        <v>210</v>
+        <v>65</v>
       </c>
       <c r="B685" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C685" t="s">
         <v>390</v>
       </c>
       <c r="D685" t="s">
         <v>11</v>
       </c>
       <c r="E685" t="s">
         <v>12</v>
       </c>
       <c r="F685" t="s">
-        <v>1831</v>
+        <v>1864</v>
       </c>
       <c r="G685" s="1" t="s">
-        <v>2132</v>
+        <v>2142</v>
       </c>
       <c r="H685" t="s">
-        <v>2133</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
-        <v>214</v>
+        <v>69</v>
       </c>
       <c r="B686" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C686" t="s">
         <v>394</v>
       </c>
       <c r="D686" t="s">
         <v>11</v>
       </c>
       <c r="E686" t="s">
         <v>12</v>
       </c>
       <c r="F686" t="s">
-        <v>1449</v>
+        <v>1864</v>
       </c>
       <c r="G686" s="1" t="s">
-        <v>2134</v>
+        <v>2144</v>
       </c>
       <c r="H686" t="s">
-        <v>2135</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
-        <v>1448</v>
+        <v>73</v>
       </c>
       <c r="B687" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C687" t="s">
         <v>398</v>
       </c>
       <c r="D687" t="s">
         <v>11</v>
       </c>
       <c r="E687" t="s">
         <v>12</v>
       </c>
       <c r="F687" t="s">
-        <v>1831</v>
+        <v>1864</v>
       </c>
       <c r="G687" s="1" t="s">
-        <v>2136</v>
+        <v>2146</v>
       </c>
       <c r="H687" t="s">
-        <v>2137</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B688" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C688" t="s">
         <v>402</v>
       </c>
       <c r="D688" t="s">
         <v>11</v>
       </c>
       <c r="E688" t="s">
         <v>12</v>
       </c>
       <c r="F688" t="s">
-        <v>1831</v>
+        <v>2148</v>
       </c>
       <c r="G688" s="1" t="s">
-        <v>2138</v>
+        <v>2149</v>
       </c>
       <c r="H688" t="s">
-        <v>2139</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B689" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C689" t="s">
         <v>406</v>
       </c>
       <c r="D689" t="s">
         <v>11</v>
       </c>
       <c r="E689" t="s">
         <v>12</v>
       </c>
       <c r="F689" t="s">
-        <v>1449</v>
+        <v>1495</v>
       </c>
       <c r="G689" s="1" t="s">
-        <v>2140</v>
+        <v>2151</v>
       </c>
       <c r="H689" t="s">
-        <v>2141</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="B690" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C690" t="s">
         <v>410</v>
       </c>
       <c r="D690" t="s">
         <v>11</v>
       </c>
       <c r="E690" t="s">
         <v>12</v>
       </c>
       <c r="F690" t="s">
-        <v>1462</v>
+        <v>1495</v>
       </c>
       <c r="G690" s="1" t="s">
-        <v>2142</v>
+        <v>2153</v>
       </c>
       <c r="H690" t="s">
-        <v>2143</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B691" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C691" t="s">
         <v>414</v>
       </c>
       <c r="D691" t="s">
         <v>11</v>
       </c>
       <c r="E691" t="s">
         <v>12</v>
       </c>
       <c r="F691" t="s">
-        <v>1462</v>
+        <v>1495</v>
       </c>
       <c r="G691" s="1" t="s">
-        <v>2144</v>
+        <v>2155</v>
       </c>
       <c r="H691" t="s">
-        <v>2145</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B692" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C692" t="s">
         <v>418</v>
       </c>
       <c r="D692" t="s">
         <v>11</v>
       </c>
       <c r="E692" t="s">
         <v>12</v>
       </c>
       <c r="F692" t="s">
-        <v>1462</v>
+        <v>1495</v>
       </c>
       <c r="G692" s="1" t="s">
-        <v>2146</v>
+        <v>2157</v>
       </c>
       <c r="H692" t="s">
-        <v>2147</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B693" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C693" t="s">
         <v>422</v>
       </c>
       <c r="D693" t="s">
         <v>11</v>
       </c>
       <c r="E693" t="s">
         <v>12</v>
       </c>
       <c r="F693" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="G693" s="1" t="s">
-        <v>2148</v>
+        <v>2159</v>
       </c>
       <c r="H693" t="s">
-        <v>2149</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B694" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C694" t="s">
         <v>426</v>
       </c>
       <c r="D694" t="s">
         <v>11</v>
       </c>
       <c r="E694" t="s">
         <v>12</v>
       </c>
       <c r="F694" t="s">
-        <v>1831</v>
+        <v>1864</v>
       </c>
       <c r="G694" s="1" t="s">
-        <v>2150</v>
+        <v>2161</v>
       </c>
       <c r="H694" t="s">
-        <v>2151</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B695" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C695" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="D695" t="s">
         <v>11</v>
       </c>
       <c r="E695" t="s">
         <v>12</v>
       </c>
       <c r="F695" t="s">
-        <v>1831</v>
+        <v>1864</v>
       </c>
       <c r="G695" s="1" t="s">
-        <v>2152</v>
+        <v>2163</v>
       </c>
       <c r="H695" t="s">
-        <v>2153</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="B696" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C696" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="D696" t="s">
         <v>11</v>
       </c>
       <c r="E696" t="s">
         <v>12</v>
       </c>
       <c r="F696" t="s">
-        <v>1831</v>
+        <v>1864</v>
       </c>
       <c r="G696" s="1" t="s">
-        <v>2154</v>
+        <v>2165</v>
       </c>
       <c r="H696" t="s">
-        <v>2155</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="B697" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C697" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="D697" t="s">
         <v>11</v>
       </c>
       <c r="E697" t="s">
         <v>12</v>
       </c>
       <c r="F697" t="s">
-        <v>1831</v>
+        <v>1482</v>
       </c>
       <c r="G697" s="1" t="s">
-        <v>2156</v>
+        <v>2167</v>
       </c>
       <c r="H697" t="s">
-        <v>2157</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
-        <v>258</v>
+        <v>1481</v>
       </c>
       <c r="B698" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C698" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="D698" t="s">
         <v>11</v>
       </c>
       <c r="E698" t="s">
         <v>12</v>
       </c>
       <c r="F698" t="s">
-        <v>853</v>
+        <v>1864</v>
       </c>
       <c r="G698" s="1" t="s">
-        <v>2158</v>
+        <v>2169</v>
       </c>
       <c r="H698" t="s">
-        <v>2159</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
         <v>262</v>
       </c>
       <c r="B699" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C699" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="D699" t="s">
         <v>11</v>
       </c>
       <c r="E699" t="s">
         <v>12</v>
       </c>
       <c r="F699" t="s">
-        <v>1449</v>
+        <v>1864</v>
       </c>
       <c r="G699" s="1" t="s">
-        <v>2160</v>
+        <v>2171</v>
       </c>
       <c r="H699" t="s">
-        <v>2161</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
         <v>266</v>
       </c>
       <c r="B700" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C700" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="D700" t="s">
         <v>11</v>
       </c>
       <c r="E700" t="s">
         <v>12</v>
       </c>
       <c r="F700" t="s">
-        <v>1462</v>
+        <v>1482</v>
       </c>
       <c r="G700" s="1" t="s">
-        <v>2162</v>
+        <v>2173</v>
       </c>
       <c r="H700" t="s">
-        <v>2163</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
         <v>270</v>
       </c>
       <c r="B701" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C701" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="D701" t="s">
         <v>11</v>
       </c>
       <c r="E701" t="s">
         <v>12</v>
       </c>
       <c r="F701" t="s">
-        <v>1462</v>
+        <v>1495</v>
       </c>
       <c r="G701" s="1" t="s">
-        <v>2164</v>
+        <v>2175</v>
       </c>
       <c r="H701" t="s">
-        <v>2165</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
         <v>274</v>
       </c>
       <c r="B702" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C702" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="D702" t="s">
         <v>11</v>
       </c>
       <c r="E702" t="s">
         <v>12</v>
       </c>
       <c r="F702" t="s">
-        <v>1462</v>
+        <v>1495</v>
       </c>
       <c r="G702" s="1" t="s">
-        <v>2166</v>
+        <v>2177</v>
       </c>
       <c r="H702" t="s">
-        <v>2167</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
         <v>278</v>
       </c>
       <c r="B703" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C703" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="D703" t="s">
         <v>11</v>
       </c>
       <c r="E703" t="s">
         <v>12</v>
       </c>
       <c r="F703" t="s">
-        <v>1462</v>
+        <v>1495</v>
       </c>
       <c r="G703" s="1" t="s">
-        <v>2168</v>
+        <v>2179</v>
       </c>
       <c r="H703" t="s">
-        <v>2169</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
         <v>282</v>
       </c>
       <c r="B704" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C704" t="s">
-        <v>10</v>
+        <v>466</v>
       </c>
       <c r="D704" t="s">
         <v>11</v>
       </c>
       <c r="E704" t="s">
         <v>12</v>
       </c>
       <c r="F704" t="s">
-        <v>518</v>
+        <v>13</v>
       </c>
       <c r="G704" s="1" t="s">
-        <v>2170</v>
+        <v>2181</v>
       </c>
       <c r="H704" t="s">
-        <v>2171</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
         <v>286</v>
       </c>
       <c r="B705" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C705" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D705" t="s">
         <v>11</v>
       </c>
       <c r="E705" t="s">
         <v>12</v>
       </c>
       <c r="F705" t="s">
-        <v>518</v>
+        <v>1864</v>
       </c>
       <c r="G705" s="1" t="s">
-        <v>2172</v>
+        <v>2183</v>
       </c>
       <c r="H705" t="s">
-        <v>2173</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
-        <v>690</v>
+        <v>290</v>
       </c>
       <c r="B706" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C706" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D706" t="s">
         <v>11</v>
       </c>
       <c r="E706" t="s">
         <v>12</v>
       </c>
       <c r="F706" t="s">
-        <v>518</v>
+        <v>1864</v>
       </c>
       <c r="G706" s="1" t="s">
-        <v>2174</v>
+        <v>2185</v>
       </c>
       <c r="H706" t="s">
-        <v>2175</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="B707" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C707" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D707" t="s">
         <v>11</v>
       </c>
       <c r="E707" t="s">
         <v>12</v>
       </c>
       <c r="F707" t="s">
-        <v>518</v>
+        <v>1864</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>2176</v>
+        <v>2187</v>
       </c>
       <c r="H707" t="s">
-        <v>2177</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="B708" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="C708" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D708" t="s">
         <v>11</v>
       </c>
       <c r="E708" t="s">
         <v>12</v>
       </c>
       <c r="F708" t="s">
-        <v>518</v>
+        <v>1864</v>
       </c>
       <c r="G708" s="1" t="s">
-        <v>2178</v>
+        <v>2189</v>
       </c>
       <c r="H708" t="s">
-        <v>2179</v>
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>302</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C709" t="s">
+        <v>35</v>
+      </c>
+      <c r="D709" t="s">
+        <v>11</v>
+      </c>
+      <c r="E709" t="s">
+        <v>12</v>
+      </c>
+      <c r="F709" t="s">
+        <v>886</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710" t="s">
+        <v>306</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C710" t="s">
+        <v>40</v>
+      </c>
+      <c r="D710" t="s">
+        <v>11</v>
+      </c>
+      <c r="E710" t="s">
+        <v>12</v>
+      </c>
+      <c r="F710" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="H710" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711" t="s">
+        <v>310</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C711" t="s">
+        <v>45</v>
+      </c>
+      <c r="D711" t="s">
+        <v>11</v>
+      </c>
+      <c r="E711" t="s">
+        <v>12</v>
+      </c>
+      <c r="F711" t="s">
+        <v>1495</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
+        <v>314</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C712" t="s">
+        <v>49</v>
+      </c>
+      <c r="D712" t="s">
+        <v>11</v>
+      </c>
+      <c r="E712" t="s">
+        <v>12</v>
+      </c>
+      <c r="F712" t="s">
+        <v>1495</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="H712" t="s">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713" t="s">
+        <v>318</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C713" t="s">
+        <v>53</v>
+      </c>
+      <c r="D713" t="s">
+        <v>11</v>
+      </c>
+      <c r="E713" t="s">
+        <v>12</v>
+      </c>
+      <c r="F713" t="s">
+        <v>1495</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>2199</v>
+      </c>
+      <c r="H713" t="s">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714" t="s">
+        <v>322</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C714" t="s">
+        <v>57</v>
+      </c>
+      <c r="D714" t="s">
+        <v>11</v>
+      </c>
+      <c r="E714" t="s">
+        <v>12</v>
+      </c>
+      <c r="F714" t="s">
+        <v>1495</v>
+      </c>
+      <c r="G714" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="H714" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715" t="s">
+        <v>326</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C715" t="s">
+        <v>61</v>
+      </c>
+      <c r="D715" t="s">
+        <v>11</v>
+      </c>
+      <c r="E715" t="s">
+        <v>12</v>
+      </c>
+      <c r="F715" t="s">
+        <v>551</v>
+      </c>
+      <c r="G715" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="H715" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716" t="s">
+        <v>330</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C716" t="s">
+        <v>65</v>
+      </c>
+      <c r="D716" t="s">
+        <v>11</v>
+      </c>
+      <c r="E716" t="s">
+        <v>12</v>
+      </c>
+      <c r="F716" t="s">
+        <v>551</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="H716" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717" t="s">
+        <v>723</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C717" t="s">
+        <v>69</v>
+      </c>
+      <c r="D717" t="s">
+        <v>11</v>
+      </c>
+      <c r="E717" t="s">
+        <v>12</v>
+      </c>
+      <c r="F717" t="s">
+        <v>551</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H717" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718" t="s">
+        <v>334</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C718" t="s">
+        <v>73</v>
+      </c>
+      <c r="D718" t="s">
+        <v>11</v>
+      </c>
+      <c r="E718" t="s">
+        <v>12</v>
+      </c>
+      <c r="F718" t="s">
+        <v>551</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>2209</v>
+      </c>
+      <c r="H718" t="s">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719" t="s">
+        <v>338</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C719" t="s">
+        <v>77</v>
+      </c>
+      <c r="D719" t="s">
+        <v>11</v>
+      </c>
+      <c r="E719" t="s">
+        <v>12</v>
+      </c>
+      <c r="F719" t="s">
+        <v>551</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="H719" t="s">
+        <v>2212</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -26057,50 +26442,61 @@
     <hyperlink ref="G684" r:id="rId683"/>
     <hyperlink ref="G685" r:id="rId684"/>
     <hyperlink ref="G686" r:id="rId685"/>
     <hyperlink ref="G687" r:id="rId686"/>
     <hyperlink ref="G688" r:id="rId687"/>
     <hyperlink ref="G689" r:id="rId688"/>
     <hyperlink ref="G690" r:id="rId689"/>
     <hyperlink ref="G691" r:id="rId690"/>
     <hyperlink ref="G692" r:id="rId691"/>
     <hyperlink ref="G693" r:id="rId692"/>
     <hyperlink ref="G694" r:id="rId693"/>
     <hyperlink ref="G695" r:id="rId694"/>
     <hyperlink ref="G696" r:id="rId695"/>
     <hyperlink ref="G697" r:id="rId696"/>
     <hyperlink ref="G698" r:id="rId697"/>
     <hyperlink ref="G699" r:id="rId698"/>
     <hyperlink ref="G700" r:id="rId699"/>
     <hyperlink ref="G701" r:id="rId700"/>
     <hyperlink ref="G702" r:id="rId701"/>
     <hyperlink ref="G703" r:id="rId702"/>
     <hyperlink ref="G704" r:id="rId703"/>
     <hyperlink ref="G705" r:id="rId704"/>
     <hyperlink ref="G706" r:id="rId705"/>
     <hyperlink ref="G707" r:id="rId706"/>
     <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
+    <hyperlink ref="G710" r:id="rId709"/>
+    <hyperlink ref="G711" r:id="rId710"/>
+    <hyperlink ref="G712" r:id="rId711"/>
+    <hyperlink ref="G713" r:id="rId712"/>
+    <hyperlink ref="G714" r:id="rId713"/>
+    <hyperlink ref="G715" r:id="rId714"/>
+    <hyperlink ref="G716" r:id="rId715"/>
+    <hyperlink ref="G717" r:id="rId716"/>
+    <hyperlink ref="G718" r:id="rId717"/>
+    <hyperlink ref="G719" r:id="rId718"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>